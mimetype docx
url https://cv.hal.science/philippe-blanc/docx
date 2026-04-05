--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6345-0004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18423994X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche MINES ParisTech (HDR, Dr)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur adjoint du Centre Observation, Impacts, Energie</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du département Energétique et Procédés</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES Paris - PSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrahour solar radiation forecasting based on sun visibility for different cloud types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyuan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Fountoulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kazadzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294 (3), pp.113477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-scale exploration of the poor reliability of deep learning models: the case of the remote sensing of rooftop photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.e22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2025.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-Sensing-Based Estimation of Rooftop Photovoltaic Power Production Using Physical Conversion Models and Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.4353. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17174353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of surface solar irradiance from satellite using machine learning: pitfalls and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of satellite-derived surface solar irradiance estimations using spatio-temporal extrapolation with statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.175-193. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2023.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of surface solar irradiance from satellite imagery using machine learning: pitfalls and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), pp.4165-4181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-16-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning for NWP post-processing: A benchmark for solar irradiance forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.132-149. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative cloud index for estimating downwelling surface solar irradiance from various satellite imagers in the framework of a Heliosat-V method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.3683-3704. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-3683-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima El Alani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.401-414. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Low Earth Orbit (LEO)—MODIS and Geostationary Earth Orbit (GEO)—GOES Sensors for Sargassum Monitoring in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1444. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13081444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03195572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based validation of aerosol optical depth from CAMS reanalysis project: An uncertainty input on direct normal irradiance under cloud-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Salamalikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vamvakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.847-857. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Copernicus Atmosphere Monitoring Service (CAMS) Products to Assess Illuminances at Ground Level under Cloudless Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mouangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.643. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12050643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Satellite-Based Probabilistic Solar Forecasting with Cloud Motion Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (16), pp.4951. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14164951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des cadastres solaires pour le développement du photovoltaïque urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.construction21.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking on improvement and site-adaptation techniques for modeled solar radiation datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Peruchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Salamalikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mazorra-Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.469-479. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrivo Rusydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrivo Rusydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of reanalysis and analysis products of solar radiation for Sindh province, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zia Ul Rehman Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Imran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.347-362. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.04.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of parabolic trough power plant operations in variable irradiance conditions using all sky imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Noureldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.434-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the McClear model estimating the downwelling solar radiation at ground level in cloud-free conditions – McClear‑v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2019/0946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Clear-Sky Method for Assessing Photosynthetically Active Radiation at the Surface Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.219. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10040219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud height and tracking accuracy of three all sky imager systems for individual clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring aerosols over Europe: an assessment of the potential benefit of assimilating the VIS04 measurements from the future MTG/FCI geostationary imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Raymond Descheemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1251-1275. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-1251-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking three low-cost, low-maintenance cloud height measurement systems and ECMWF cloud heights against a ceilometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.In Press. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of 10 min average measurements of solar radiation and meteorological variables in Ostrava, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Opálková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Špunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.837 - 846. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-837-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intrinsic timescales of temporal variability in measurements of the surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.19 - 37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-25-19-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating UV fluxes at ground level in cloud-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko R. A. Pitkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.4965-4978. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-4965-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Radiation Sensors for the Solar Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2017/0836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.475 - 483. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2017/0844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of high resolution local DNI maps with multiple fish-eye cameras in stereoscopic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tzoumanikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140004. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an all-sky imager-based nowcasting system for industrial PV plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kozonek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Online Version of Record published before inclusion in an issue. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of spatially resolved all sky imager derived DNI nowcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140014. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do modelled or satellite-based estimates of surface solar irradiance accurately describe its temporal variability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-14-35-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for adjusting rotating shadowband irradiometer measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140021. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast radiative transfer parameterisation for assessing the surface solar irradiance: The Heliosat-4 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.33-57. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2016/0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow camera system for the generation of solar irradiance maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157 - 170. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardized procedure to assess solar forecast accuracy: A new ramp and time alignment metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.408 - 422. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpts from the report: “BeyondTMY - Meteorological data sets for CSP/STE performance simulations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Pagh Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140017. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal variability of the surface solar radiation by means of spectral representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-121-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary survey on site-adaptation techniques for satellite-derived and reanalysis solar radiation datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Ruiz-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Five Typical Meteorological Year Datasets Dedicated to Concentrated-PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.108 - 115. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the new HelioClim-3 version 4 real-time and short-term forecast service using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-129-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effective solar zenith and azimuth angles to use with measurements of hourly irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-1-1-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of multi-year (2004–2010) quality-assured surface solar hourly irradiation measurements for the Egyptian territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essdd-8-737-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Temporal Variability in Measurements of Surface Solar Radiation and its Dependence on Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of three satellite-derived databases of surface solar radiation using measurements performed at 42 stations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-81-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the photosynthetically active radiation under clear skies by means of a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-5-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estimation du rayonnement solaire au sol par la nouvelle méthode Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble forecast of solar radiation using TIGGE weather forecasts and HelioClim database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.232-243. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A novel parameterization of the transmissivity due to ozone absorption in the k-distribution method and correlated-k approximation of Kato et al. (1999) over the UV band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders V. Lindfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaida Cesnulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7449-7456. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7449-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in surface solar radiation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-1-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Munawwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How close to detailed spectral calculations is the k-distribution method and correlated-k approximation of Kato et al. (1999) in each spectral interval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.547 - 556. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2014/0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very short term forecasting of the Global Horizontal Irradiance using a spatio-temporal autoregressive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2014.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct normal irradiance related definitions and applications: The circumsolar issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 110, pp.561-577. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of ground surface broadband shortwave radiation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.13838-13860. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JD022335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiances measured using SPN1 radiometers: uncertainties and clues for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.4267 - 4283. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-4267-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multispectral Images by Extension of the Pan-Sharpening ARSIS Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogone Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hembise Fanton d'Andon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1781-1791. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2271911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clear atmosphere and clouds to simplify calculations of the broadband solar irradiance at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1661-1669. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-7-1661-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisement solaire en France : caractérisation de la ressource énergétique, profil de répartition et volatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kalyanpur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Etienne Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 331, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McClear: a new model estimating downwelling solar radiation at ground level in clear-sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.2403-2418. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-6-2403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measurements campaigns for an innovative calibration approach of the global horizontal irradiation estimated by HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.339-347. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SG2 algorithm for a fast and accurate computation of the position of the Sun for multi-decadal time period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (10), pp.Pages 3072-3083. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim Project: Surface Solar Irradiance Data for Climate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.343-361. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3020343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the MLB parameterisation for change in surface solar irradiance with sun zenith angle in clear sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-233-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to better account for modulation transfer functions in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.800-808. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2162244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance in clear atmosphere: study of parameterisations of change with altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.199-203. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-199-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation climate in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76, pp.733-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational calibration of images taken in the visible channel of the Meteosat-series of satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (9), pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation protocol applied to an automatic co-registration method based on multi-resolution analysis and local deformation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Solar Radiation Resource Concepts (Chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices Handbook for the Collection and Use of Solar Resource Data for Solar Energy Applications: Third Edition Technical Report NREL/TP-5D00-77635 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term solar power forecasting based on satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 6 - p. 179-198, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Power Forecasting Based on Sky Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tzoumanikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 5 - p. 153-178, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource solaire : importance et moyens de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 192-163, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Images Applied to Surface Solar Radiation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Beckers (Editor). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy at Urban Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc;, Chapitre 4 - p. 57-98, 2012, 978-1-84821-356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes pour la détection de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. École Nationale Supérieure des Mines de Paris, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999ENMP0910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00477115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie solaire et observation de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_spi.energ. Mines ParisTech; Université Grenoble Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01250746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Agrivoltaics System: What Solar Radiation to Share Between Agriculture and PV Modules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poquet Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European PV Performance Modelling Collaborative (PVPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Methodology applied to solar radiation prediction for dual use for vertical agrivoltaics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poquet Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC : 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evaluation of CAMS Radiation service using dense pyranometric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing irradiance forecasts value for an hybrid PV/fuel industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Gabaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thou Shall Not Shadow Thy Neighbour: Developing an Urban Planning Tool for the H2020 E-Shape Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis: Rating the Influence of Parameters in a PV Performance Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Alvino Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zalachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaic Solar Energy Conference Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/4DV.4.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic post-processing of CAMS radiation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVPS IE task 16 expert meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential and Limitations of Deep Learning for Solar Irradiance Nowcasting across Large Geographical Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brastislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Reliablity of a Model's Decision by Generalizing Attribution to the Wavelet Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XAI in Action: Past, Present, and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PERFORMANCE COMPARISON BETWEEN THE ISOLATED HYBRID ENERGY SYSTEM WITH AND WITHOUT BATTERY ENERGY STORAGE SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd WIND &amp; SOLAR Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and limitations of machine-learning-based methods for satellite retrieval of solar surface irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brastislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a change-point detection and time series decomposition algorithm to the analysis of long-term interannual surface solar irradiation variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar resource for cities (solar cadasters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unsupervised assessment with open-source data of the accuracy of deep learning-based distributed PV mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), in Conjunction with the ECML/PKDD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing The Convergence And Robustness Of The Kernel Density Mapping Method For Site-Adaptation Of Global Horizontal Irradiation In Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Photovoltaic Solar Energy - Conference and Exhibition (EU PVSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating clear-sky reflectance of the Earth as seen by spaceborne optical imaging systems with a radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 18647, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5067/MODIS/MCD43A1.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the validity of the stationarity hypothesis of yearly solar irradiation data using long-term time series from the GEBA network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.2019 - 936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the new method Heliosat-5 Interim for the assessment of the solar radiation at surface from geostationary meteorological satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowcasting of DNI maps for the solar field based on voxel carving and individual 3D cloud objects from all sky images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pitz-Paal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2017: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface between climate and energy communities: assessing long term variability of the surface solar irradiance for solar energy projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Symposium on Climate Change Communication 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a shadow camera system for energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Garsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EMS Annual Meeting: European Conference for Applied Meteorology and Climatology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.11 - 14, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-11-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the confidence in a gap-free static atlas of monthly averaged BRDF parameters derived from MODIS MCD43C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OSSE estimation of the capacity of FCI to improve aerosols forecast, by assimilating observations of aerosols optical thickness in MOCAGE CTM: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descheemaecker Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS Radiation Service – radiative data products for the solar power community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cadaster of Nantes metropole based on high resolution solar mapping at urban scale from 10 cm digital surface model for rooftop PV development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation map on the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the solar resource estimation in the United Arab Emirates using aerosol and irradiance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Daegu, South Korea. pp.200-208, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2015.07.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of radiation sensors for the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Calpini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radiation Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for the characterization of variability in satellite-derived time series of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for adjusting rotating shadowband irradiometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolarPACES, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish-eye cameras: a new meteorological instrument of high potential for meteorology and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting (EMS 2016) &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for characterizing the intrinsic time-scales of variability in decennial time-series of surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the long-term evolution of the solar resource in China and its main contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1041-1052, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HelioClim-3 version 4, HelioClim-3 version 5 and MACC-RAD using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1059-1069, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing several models describing the change in surface solar irradiance with solar zenith angle in cloud-free skies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Forecast Similarity Method: a new method to compute solar radiation forecasts for the next day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1018-1023, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF GLOBAL SENSITIVITY ANALYSIS FOR ASSESSING CAPABILITY OF THE MTG/FCI INSTRUMENT TO DETECT AEROSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2015, Toulouse, France. Aoun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive data analysis for characterizing the temporal variability of the solar resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of rotating shadowband irradiometer accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolarPACES, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of high resolution local DNI maps with multiple fish-eye cameras in stereoscopic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tzoumanikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolarPACES, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Typical Meteorological Year datasets dedicated to Concentrated-PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of a new SoDa service for real-time estimates and short-term forecasts of the solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. pp.2015 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enerMENA Meteorological Network – Solar Radiation Measurements in the MENA Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wolfertstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HelioClim-3v5 satellite irradiation data with in situ measurements for five states in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which effective solar zenith angles to use for hourly irradiation measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of satellite-based surface solar irradiation databases for the engineering, the financing and the operating of photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1383 - 1391, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating operationally the spectral distribution of surface solar irradiance: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very short term forecasting of the Global Horizontal Irradiance through Helioclim maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREC 2014 - 5th International Renewable Energy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. 6 p. - ISBN 978-1-4799-2196-6, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2014.6826905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve monthly maps of ground albedo parameters derived from MODIS data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3270-3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First validation of the surface solar irradiance data set produced by the MACC/MACC-II projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC-II Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the circumsolar ratio in a turbid atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the FCI instrument capability to detect dust aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clouds and clear atmosphere to compute the solar irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of satellite-based surface solar irradiation databases for the engineering, the financing and the operating of photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the definition of the direct normal irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DNI Information for CSP Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Renne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar of the International Solar energy Society - ISES (International Solar energy Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of long-term global horizontal irradiation estimated by HelioClim-3 through short-term local measurement campaigns: extending of the results to European and African sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.Pages 1943-1950 - ISBN 978-162276092-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heliosat-4 surface solar irradiance derived on the basis of SEVIRI-APOLLO cloud products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for assessing surface solar irradiance: Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MACC-derived products to predict clear-sky irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and intra-hourly global, direct and diffuse surface solar irradiance estimation with low-cost fish-eye camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Remote Sensing Measurements for Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of OCA and APOLLO in Heliosat-4 method for the assessment of surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Watts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface solar irradiance estimation with low-cost fish-eye camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling circumsolar irradiance to adjust beam irradiances from radiative transfer models to measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new locally-adaptive method to derive direct and diffuse components from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive method to derive direct irradiance from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and implementation of aerosol data for the prediction of solar resource in United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion method for creating sub-hourly DNI-based TMY from long-term satellite-based and short-term ground-based irradiation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mouadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Aeronet to complement irradiance networks on the validation of satellite based estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Meteosat-derived surface solar irradiance in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the MLB parameterization accurate enough to describe change in solar radiation with solar zenith angle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-9360-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performances of the HelioClim databases in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the possible benefits of cloud products of EUMETSAT in solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.s7_03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intraday resampling of time-integrated values of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion: taking into account the modulation transfer function in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.424-431, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution enhancement of input parameters in a demand side management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. 7 p. - ISBN 978-1-4244-5721-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar surface irradiance from new meteorological satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.320-328, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of performances of sun zenith angle and altitude parameterisations of atmospheric radiative transfer for spectral surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol : évolution majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in the Cross-Comparison of Solar Resource Spatial Products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Cebecauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Conference on Solar Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of radiative transfer model for assessing solar radiation: the relative importance of atmospheric constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 403, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of superresolution to the vegetation sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of earth data : merging point measurements, raster maps and remotly sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predictive control of the orientation of a solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 17/187,067. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling the orientation of a solar tracker based on cartographic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 17/222,742, 2021. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling the orientation of a solar tracker based on map models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017001791 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predictive control of the orientation of a solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016193612 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure de la fonction de transfert de modulation d'instruments optiques de grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2920536. 2009, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'augmentation de résolution d'images multi-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2920869. 2009, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging interferometer transfer function correcting method, involves adapting composition of sub-pupils` sub-assemblies of interferometer and sequence of acquisitions of chosen sub-assemblies to select frequency components in Nyquist square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2879761 (A1). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequential completion of images acquired with a thinned synthetic aperture optical device by combination of images being complementary in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1544667 (A1). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployable reflector in the form of a reuleaux triangle for a space observation instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falzon Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2007028923 A1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Artificial Intelligence to Improve the Integration of Photovoltaic Energy into the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-scale Exploration of the Poor Reliability of Deep Learning Models: the Case of the Remote Sensing of Rooftop Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide solar radiation benchmark of modelled surface irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forstinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Kraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Peruchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of angular distribution model of radiance: a comparison of the CIE model output with radiation transfer calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note en réaction au rapport du Haut-Commissariat au Plan « Electricité : le devoir de lucidité » du 23 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of earth-viewing methods for in-flight assessment of modulation transfer function and noise of optical spaceborne sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId576"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6345-0004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18423994X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche MINES ParisTech (HDR, Dr)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur adjoint du Centre Observation, Impacts, Energie</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du département Energétique et Procédés</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINES Paris - PSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Coefficient of Variation: Assessing the Variability and Forecastability of Solar Irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Voyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Despotovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Notton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Antonio Garcia-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.123913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrahour solar radiation forecasting based on sun visibility for different cloud types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyuan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Fountoulakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Aebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Kazadzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 294 (3), pp.113477. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2025.113477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning and Spatial Context for Global Horizontal Irradiance Estimation: Addressing Independent Pixel Approximation Limitations with Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.949. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2025-294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-scale exploration of the poor reliability of deep learning models: the case of the remote sensing of rooftop photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.e22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eds.2025.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-Sensing-Based Estimation of Rooftop Photovoltaic Power Production Using Physical Conversion Models and Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Touron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (17), pp.4353. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en17174353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of surface solar irradiance from satellite using machine learning: pitfalls and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of satellite-derived surface solar irradiance estimations using spatio-temporal extrapolation with statistical learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Libois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258, pp.175-193. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2023.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of surface solar irradiance from satellite imagery using machine learning: pitfalls and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), pp.4165-4181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-16-4165-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning for NWP post-processing: A benchmark for solar irradiance forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.132-149. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2022.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative cloud index for estimating downwelling surface solar irradiance from various satellite imagers in the framework of a Heliosat-V method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.3683-3704. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-3683-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Copernicus Atmosphere Monitoring Service (CAMS) Products to Assess Illuminances at Ground Level under Cloudless Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Mouangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), pp.643. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12050643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Low Earth Orbit (LEO)—MODIS and Geostationary Earth Orbit (GEO)—GOES Sensors for Sargassum Monitoring in the Atlantic Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Descloitres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1444. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13081444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03195572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based validation of aerosol optical depth from CAMS reanalysis project: An uncertainty input on direct normal irradiance under cloud-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Salamalikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vamvakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.847-857. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2021.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Visual Support of Standard Procedures for Solar Radiation Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omaima El Alani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.401-414. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14710/ijred.2021.34806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Satellite-Based Probabilistic Solar Forecasting with Cloud Motion Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (16), pp.4951. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14164951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des cadastres solaires pour le développement du photovoltaïque urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www.construction21.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking on improvement and site-adaptation techniques for modeled solar radiation datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández-Peruchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasileios Salamalikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mazorra-Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.469-479. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrivo Rusydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond quadratic error: Case-study of a multiple criteria approach to the performance assessment of numerical forecasts of solar irradiance in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Huva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrivo Rusydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.109471. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.109471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evaluation of reanalysis and analysis products of solar radiation for Sindh province, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zia Ul Rehman Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Azhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Asim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahid Imran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.347-362. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.04.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of parabolic trough power plant operations in variable irradiance conditions using all sky imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Noureldin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schlichting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 198, pp.434-453. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2020.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Clear-Sky Method for Assessing Photosynthetically Active Radiation at the Surface Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.219. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10040219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the McClear model estimating the downwelling solar radiation at ground level in cloud-free conditions – McClear‑v3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.147-163. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2019/0946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud height and tracking accuracy of three all sky imager systems for individual clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hanrieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.10.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring aerosols over Europe: an assessment of the potential benefit of assimilating the VIS04 measurements from the future MTG/FCI geostationary imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Raymond Descheemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.1251-1275. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-12-1251-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking three low-cost, low-maintenance cloud height measurement systems and ECMWF cloud heights against a ceilometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Luis Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.In Press. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast and simple model to estimate the contribution of the circumsolar irradiance to measured broadband beam irradiance under cloud-free conditions in desert environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.497 - 509. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2018.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of 10 min average measurements of solar radiation and meteorological variables in Ostrava, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Opálková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Navrátil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Špunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.837 - 846. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-837-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intrinsic timescales of temporal variability in measurements of the surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.19 - 37. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-25-19-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating UV fluxes at ground level in cloud-free conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko R. A. Pitkänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anu Heikkilä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (12), pp.4965-4978. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-10-4965-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Radiation Sensors for the Solar Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2017/0836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of spatially resolved all sky imager derived DNI nowcasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140014. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an all-sky imager-based nowcasting system for industrial PV plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kozonek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Online Version of Record published before inclusion in an issue. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of high resolution local DNI maps with multiple fish-eye cameras in stereoscopic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tzoumanikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140004. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving direct normal irradiance retrieval in cloud-free, but high aerosol load conditions by using aerosol optical depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. C Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Metwally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (5), pp.475 - 483. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2017/0844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do modelled or satellite-based estimates of surface solar irradiance accurately describe its temporal variability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.35 - 48. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-14-35-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadow camera system for the generation of solar irradiance maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.157 - 170. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast radiative transfer parameterisation for assessing the surface solar irradiance: The Heliosat-4 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Gesell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.33-57. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2016/0781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for adjusting rotating shadowband irradiometer measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140021. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a standardized procedure to assess solar forecast accuracy: A new ramp and time alignment metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.408 - 422. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2017.04.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excerpts from the report: “BeyondTMY - Meteorological data sets for CSP/STE performance simulations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Pagh Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, SOLARPACES 2016: International Conference on Concentrating Solar Power and Chemical Energy Systems, 1850 (1), pp.140017. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4984525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the new HelioClim-3 version 4 real-time and short-term forecast service using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-129-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effective solar zenith and azimuth angles to use with measurements of hourly irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-1-1-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary survey on site-adaptation techniques for satellite-derived and reanalysis solar radiation datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Ruiz-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2016.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Five Typical Meteorological Year Datasets Dedicated to Concentrated-PV Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.108 - 115. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal variability of the surface solar radiation by means of spectral representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-121-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A database of multi-year (2004–2010) quality-assured surface solar hourly irradiation measurements for the Egyptian territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essdd-8-737-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of three satellite-derived databases of surface solar radiation using measurements performed at 42 stations in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-13-81-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Temporal Variability in Measurements of Surface Solar Radiation and its Dependence on Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.164 - 171. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the photosynthetically active radiation under clear skies by means of a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.5 - 10. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-5-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in surface solar radiation in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-12-1-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble forecast of solar radiation using TIGGE weather forecasts and HelioClim database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chaussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.232-243. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the surface downwelling solar irradiance estimates of the HelioClim-3 database in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Korany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boraiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdy Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.9269-9291. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70709269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: A novel parameterization of the transmissivity due to ozone absorption in the k-distribution method and correlated-k approximation of Kato et al. (1999) over the UV band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders V. Lindfors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaida Cesnulyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.7449-7456. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-7449-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’estimation du rayonnement solaire au sol par la nouvelle méthode Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can AERONET data be used to accurately model the monochromatic beam and circumsolar irradiances under cloud-free conditions in desert environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (5099–5112), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-5099-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable Exchange Of Surface Solar Irradiance Observations: A Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nüst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Minh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jirka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.113 - 120. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2015.07.867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating surface downwelling solar irradiances estimated by the McClear model under cloud-free skies in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saima Munawwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.17-31. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How close to detailed spectral calculations is the k-distribution method and correlated-k approximation of Kato et al. (1999) in each spectral interval?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.547 - 556. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/metz/2014/0607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiances measured using SPN1 radiometers: uncertainties and clues for development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.4267 - 4283. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-7-4267-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim-1 database of daily solar radiation at Earth surface: an example of the benefits of GEOSS Data-CORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1745-1753. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2283791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993945v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of ground surface broadband shortwave radiation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.13838-13860. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JD022335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very short term forecasting of the Global Horizontal Irradiance using a spatio-temporal autoregressive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2014.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct normal irradiance related definitions and applications: The circumsolar issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 110, pp.561-577. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Multispectral Images by Extension of the Pan-Sharpening ARSIS Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogone Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Minghelli-Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hembise Fanton d'Andon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (5), pp.1781-1791. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2013.2271911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clear atmosphere and clouds to simplify calculations of the broadband solar irradiance at ground level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.1661-1669. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-7-1661-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisement solaire en France : caractérisation de la ressource énergétique, profil de répartition et volatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Kalyanpur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Etienne Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 331, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McClear: a new model estimating downwelling solar radiation at ground level in clear-sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.2403-2418. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-6-2403-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measurements campaigns for an innovative calibration approach of the global horizontal irradiation estimated by HelioClim-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 57, pp.339-347. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2013.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SG2 algorithm for a fast and accurate computation of the position of the Sun for multi-decadal time period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (10), pp.Pages 3072-3083. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solener.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of GEOSS Interoperability in Assessment of Environmental Impacts Illustrated by the Case of Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (6), pp.1722 - 1728. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2196024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the MLB parameterisation for change in surface solar irradiance with sun zenith angle in clear sky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-233-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HelioClim Project: Surface Solar Irradiance Data for Climate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.343-361. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs3020343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to better account for modulation transfer functions in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.800-808. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2162244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance in clear atmosphere: study of parameterisations of change with altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.199-203. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-6-199-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based estimation of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://spie.org/x48815.xml?highlight=x2420&amp;ArticleID=x48815. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201105.003735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation climate in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamissa Diabate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 76, pp.733-744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational calibration of images taken in the visible channel of the Meteosat-series of satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rigollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (9), pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation protocol applied to an automatic co-registration method based on multi-resolution analysis and local deformation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 32 (2), pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS concept for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (12), pp.2331-2343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Solar Radiation Resource Concepts (Chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Habte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Best Practices Handbook for the Collection and Use of Solar Resource Data for Solar Energy Applications: Third Edition Technical Report NREL/TP-5D00-77635 April 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term solar power forecasting based on satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 6 - p. 179-198, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00006-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Power Forecasting Based on Sky Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tzoumanikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy Forecasting: From Models to Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Woodhead Publishing, Chapter 5 - p. 153-178, 2017, Woodhead Publishing Series in Energy, 978-0-0810-0504-0 </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100504-0.00005-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource solaire : importance et moyens de caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Rémy Mosseri et Catherine Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, p. 192-163, 2013, A découvert, 978-2-271-07678-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Images Applied to Surface Solar Radiation Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoit Beckers (Editor). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy at Urban Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc;, Chapitre 4 - p. 57-98, 2012, 978-1-84821-356-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes pour la détection de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. École Nationale Supérieure des Mines de Paris, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999ENMP0910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00477115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie solaire et observation de la terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_spi.energ. Mines ParisTech; Université Grenoble Alpes, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01250746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-sky imager data formats: Time to standardize?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Apr 2025, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of circumsolar irradiance and aerosol optical depth on CAMS surface solar irradiance estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Arola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2025, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Deep-Learning Approaches with Spatial Context for Enhanced Surface Solar Irradiance Estimation from Third-Generation Geostationary Satellite Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciDoSol SSI Tier 1 station: Following GEO and FAIR principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA PVPS Task 16 Expert Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Agency (IEA), Oct 2024, Denver (CO), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Agrivoltaics System: What Solar Radiation to Share Between Agriculture and PV Modules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poquet Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European PV Performance Modelling Collaborative (PVPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Methodology applied to solar radiation prediction for dual use for vertical agrivoltaics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poquet Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC : 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evaluation of CAMS Radiation service using dense pyranometric networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lezaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter-Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing irradiance forecasts value for an hybrid PV/fuel industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel de Gabaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2024, Barcelona (Online), Spain. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2024-497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thou Shall Not Shadow Thy Neighbour: Developing an Urban Planning Tool for the H2020 E-Shape Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2023 (41st European Photovoltaïc Solar Energy Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis: Rating the Influence of Parameters in a PV Performance Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Alvino Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zalachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Photovoltaic Solar Energy Conference Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/4DV.4.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Potential and Limitations of Deep Learning for Solar Irradiance Nowcasting across Large Geographical Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brastislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic post-processing of CAMS radiation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVPS IE task 16 expert meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Reliablity of a Model's Decision by Generalizing Attribution to the Wavelet Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XAI in Action: Past, Present, and Future Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PERFORMANCE COMPARISON BETWEEN THE ISOLATED HYBRID ENERGY SYSTEM WITH AND WITHOUT BATTERY ENERGY STORAGE SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuqiang Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd WIND &amp; SOLAR Integration Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and limitations of machine-learning-based methods for satellite retrieval of solar surface irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Verbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Brastislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a change-point detection and time series decomposition algorithm to the analysis of long-term interannual surface solar irradiation variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ems2023-499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar resource for cities (solar cadasters)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Amaro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards unsupervised assessment with open-source data of the accuracy of deep learning-based distributed PV mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Machine Learning for Earth Observation (MACLEAN), in Conjunction with the ECML/PKDD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing The Convergence And Robustness Of The Kernel Density Mapping Method For Site-Adaptation Of Global Horizontal Irradiation In Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Yezeguelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Photovoltaic Solar Energy - Conference and Exhibition (EU PVSEC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337523v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The versatile Heliosat-V method for estimating downwelling surface solar irradiance from satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-1630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software correction of angular misalignments of tilted reference solar cells using clear-sky satellite open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating clear-sky reflectance of the Earth as seen by spaceborne optical imaging systems with a radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 18647, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5067/MODIS/MCD43A1.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the validity of the stationarity hypothesis of yearly solar irradiation data using long-term time series from the GEBA network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhague, Denmark. pp.2019 - 936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO to support of renewable- energy powered electricity grids EO for Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEO Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of the new method Heliosat-5 Interim for the assessment of the solar radiation at surface from geostationary meteorological satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting: European Conference for Applied Meteorology and Climatology 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.EMS2018 - 481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface between climate and energy communities: assessing long term variability of the surface solar irradiance for solar energy projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Symposium on Climate Change Communication 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowcasting of DNI maps for the solar field based on voxel carving and individual 3D cloud objects from all sky images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijan Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pitz-Paal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2017: International Conference on Concentrating Solar Power and Chemical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a shadow camera system for energy meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Prahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Garsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EMS Annual Meeting: European Conference for Applied Meteorology and Climatology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.11 - 14, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/asr-15-11-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the confidence in a gap-free static atlas of monthly averaged BRDF parameters derived from MODIS MCD43C1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAMS Radiation Service – radiative data products for the solar power community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Killius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OSSE estimation of the capacity of FCI to improve aerosols forecast, by assimilating observations of aerosols optical thickness in MOCAGE CTM: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descheemaecker Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Marecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar cadaster of Nantes metropole based on high resolution solar mapping at urban scale from 10 cm digital surface model for rooftop PV development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Callegari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar radiation map on the Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Trolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.EMS2017-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the solar resource estimation in the United Arab Emirates using aerosol and irradiance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Daegu, South Korea. pp.200-208, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18086/swc.2015.07.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial data infrastructure dedicated to the interoperable exchange of meteorological measurements in renewable energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Meeting EMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology for adjusting rotating shadowband irradiometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Peterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolarPACES, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish-eye cameras: a new meteorological instrument of high potential for meteorology and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting (EMS 2016) &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for characterizing the intrinsic time-scales of variability in decennial time-series of surface solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of radiation sensors for the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Calpini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radiation Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilbert-Huang spectral analysis for the characterization of variability in satellite-derived time series of surface solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing several models describing the change in surface solar irradiance with solar zenith angle in cloud-free skies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy. pp.2016 - 339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the long-term evolution of the solar resource in China and its main contributors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1041-1052, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of HelioClim-3 version 4, HelioClim-3 version 5 and MACC-RAD using 14 BSRN stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1059-1069, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE USE OF GLOBAL SENSITIVITY ANALYSIS FOR ASSESSING CAPABILITY OF THE MTG/FCI INSTRUMENT TO DETECT AEROSOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2015, Toulouse, France. Aoun.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solar Forecast Similarity Method: a new method to compute solar radiation forecasts for the next day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHC 2015, International Conference on Solar Heating and Cooling for Buildings and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. pp.1018-1023, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive data analysis for characterizing the temporal variability of the solar resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-14847</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term forecasting of high resolution local DNI maps with multiple fish-eye cameras in stereoscopic mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tzoumanikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolarPACES, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of rotating shadowband irradiometer accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kazantzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SolarPACES Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SolarPACES, Oct 2016, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of Typical Meteorological Year datasets dedicated to Concentrated-PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Realpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-4717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary assessment of a new SoDa service for real-time estimates and short-term forecasts of the solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saboret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS Annual Meeting / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the temporal variability of the surface solar radiation with time-frequency-energy representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bengulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria. pp.2015 - 230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enerMENA Meteorological Network – Solar Radiation Measurements in the MENA Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Schüler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Geuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Wolfertstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HelioClim-3v5 satellite irradiation data with in situ measurements for five states in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which effective solar zenith angles to use for hourly irradiation measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMS / 12th ECAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS European Meteorological Society, Sep 2015, Sofia, Bulgaria. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve monthly maps of ground albedo parameters derived from MODIS data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.3270-3272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of satellite-based surface solar irradiation databases for the engineering, the financing and the operating of photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1383 - 1391, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very short term forecasting of the Global Horizontal Irradiance through Helioclim maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IREC 2014 - 5th International Renewable Energy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hammamet, Tunisia. 6 p. - ISBN 978-1-4799-2196-6, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IREC.2014.6826905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating operationally the spectral distribution of surface solar irradiance: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First validation of the surface solar irradiance data set produced by the MACC/MACC-II projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACC-II Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS Annual Meeting &amp; 10th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the circumsolar ratio in a turbid atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Eissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.1169 - 1178, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for estimating Photosynthetically Active Radiation in clear sky conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wandji Wandji Nyamsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 2056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yearly changes in solar radiation over New Caledonia and relations with changing atmospheric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EMS annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Prague, Czech Republic. pp.2014 - 441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of the FCI instrument capability to detect dust aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youva Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Claeyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT, Sep 2014, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the effects of clouds and clear atmosphere to compute the solar irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of satellite-based surface solar irradiation databases for the engineering, the financing and the operating of photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903349v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the definition of the direct normal irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference Energy &amp; Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving DNI Information for CSP Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Gueymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Renne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar of the International Solar energy Society - ISES (International Solar energy Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Integration of a Local Solar Atlas into a GEOSS compliant Global Spatial Data Infrastructure (GSDI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Informatics for Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hambourg, Germany. pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the improvement of MACC aerosol spatial resolution for irradiance estimation in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cancun, Mexico. pp.0 - 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of long-term global horizontal irradiation estimated by HelioClim-3 through short-term local measurement campaigns: extending of the results to European and African sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pitaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Renewable Energy Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Denver, United States. pp.Pages 1943-1950 - ISBN 978-162276092-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HelioClim-3: a near-real time and long-term surface solar irradiance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of OCA and APOLLO in Heliosat-4 method for the assessment of surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Watts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heliosat-4 surface solar irradiance derived on the basis of SEVIRI-APOLLO cloud products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sopot, Poland. pp.s2-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for assessing surface solar irradiance: Heliosat-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MACC-derived products to predict clear-sky irradiance at surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and intra-hourly global, direct and diffuse surface solar irradiance estimation with low-cost fish-eye camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Remote Sensing Measurements for Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface solar irradiance estimation with low-cost fish-eye camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Demengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Remote Sensing Measurements for Renewable Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Risoe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling circumsolar irradiance to adjust beam irradiances from radiative transfer models to measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new locally-adaptive method to derive direct and diffuse components from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMS Annual Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive method to derive direct irradiance from global irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and implementation of aerosol data for the prediction of solar resource in United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhor Hassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fusion method for creating sub-hourly DNI-based TMY from long-term satellite-based and short-term ground-based irradiation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mouadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPACES 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco. USBKey Paper#22983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Aeronet to complement irradiance networks on the validation of satellite based estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosni Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chiesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Meteosat-derived surface solar irradiance in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.561-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Southern and Eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #41947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the MLB parameterization accurate enough to describe change in solar radiation with solar zenith angle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.EGU2011-9360-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of electricity production by photovoltaic system using GEOSS recommendations on interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Beloin-Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.765-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Atlas for the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Hoyer-Klick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Wey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Paces 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Granada, Spain. pp.USBKey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early achievements towards an automatic assessment of the uncertainty in solar irradiation using web services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.309-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The performances of the HelioClim databases in Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. pp.268-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the possible benefits of cloud products of EUMETSAT in solar energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 EUMETSAT Meteorological Satellite Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Oslo, Norway. pp.s7_03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution solar atlas in Provence-Alpes-Cote d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bella Espinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kassel, Germany. paper #34552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project ENDORSE: exploiting EO data to develop pre-market services in renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EnviroInfo Conference 'Environmental Informatics'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ispra (VA), Italy. pp.549-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intraday resampling of time-integrated values of solar radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of performances of sun zenith angle and altitude parameterisations of atmospheric radiative transfer for spectral surface downwelling solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EMS Annual Meeting (European Meteorological Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar surface irradiance from new meteorological satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.320-328, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution enhancement of input parameters in a demand side management model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. 7 p. - ISBN 978-1-4244-5721-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fusion: taking into account the modulation transfer function in ARSIS-based pansharpening methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium of the European Association of Remote Sensing Laboratories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chania, Greece. pp.424-431, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-494-8-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol : évolution majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données HelioClim de rayonnement solaire disponible au sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitting of a solar power plant: Development of Web service based on GEOSS data and guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for estimating solar energy resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRSE 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Stresa, Italy. paper 773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps in the Cross-Comparison of Solar Resource Spatial Products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Suri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Remund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Cebecauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Conference on Solar Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of radiative transfer model for assessing solar radiation: the relative importance of atmospheric constituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Oumbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schroedter Homscheidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSUN 2008, 1st International Congress on Heating, Cooling and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal. Paper 403, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric quality of images: estimation of the MTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Physics in Signal Image processing PSIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability of superresolution to the vegetation sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Poglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference "Fusion of earth data : merging point measurements, raster maps and remotly sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Sophia-Antipolis, France. p.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance and effect of co-registration quality in an example of “ pixel to pixel ” fusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference “ Fusion of Earth Data : merging point measurements, raster maps and remotely sensed images ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Sophia Antipolis, France. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using iterated rational filter banks within the ARSIS method for producing 10 m Landsat multispectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Aloisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Fusion of Earth data: merging point measurements, raster maps and remotely sensed images"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, Cannes, France. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predictive control of the orientation of a solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 17/187,067. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling the orientation of a solar tracker based on cartographic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent App. 17/222,742, 2021. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling the orientation of a solar tracker based on map models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017001791 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predictive control of the orientation of a solar tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arliaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Crucifix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2016193612 A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure de la fonction de transfert de modulation d'instruments optiques de grande dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2920536. 2009, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'augmentation de résolution d'images multi-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2920869. 2009, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging interferometer transfer function correcting method, involves adapting composition of sub-pupils` sub-assemblies of interferometer and sequence of acquisitions of chosen sub-assemblies to select frequency components in Nyquist square</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2879761 (A1). 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequential completion of images acquired with a thinned synthetic aperture optical device by combination of images being complementary in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1544667 (A1). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployable reflector in the form of a reuleaux triangle for a space observation instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falzon Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2007028923 A1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Artificial Intelligence to Improve the Integration of Photovoltaic Energy into the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-scale Exploration of the Poor Reliability of Deep Learning Models: the Case of the Remote Sensing of Rooftop Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide solar radiation benchmark of modelled surface irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forstinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birk Kraas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Peruchena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of angular distribution model of radiance: a comparison of the CIE model output with radiation transfer calculations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data sharing of in-situ measurements following GEO and FAIR principles in the solar energy sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note en réaction au rapport du Haut-Commissariat au Plan « Electricité : le devoir de lucidité » du 23 mars 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of earth-viewing methods for in-flight assessment of modulation transfer function and noise of optical spaceborne sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId576"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFAB7519"/>
+    <w:nsid w:val="7E5D34DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-0004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18423994X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044138v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Fountoulakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aebi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kazadzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-4165-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13081444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Salamalikis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vamvakas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kazantzidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03229798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mouangue" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050643" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03338451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Polo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Peruchena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.03.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03338386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ul Rehman Tahir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azhar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Imran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.04.107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03338438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Noureldin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlichting" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02164312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2019/0946" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02109121v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augustine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10040219" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.10.079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kuhn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wirtz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Killius" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Bosch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01777753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Op&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Navr&#225;til" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;punda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-837-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bengulescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-19-2018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko R. A. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Heikkil&#228;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4965-2017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuilleumier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#233;lix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vignola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massip" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tzoumanikas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984512" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Nouri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Prahl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kozonek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2968" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01553607v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#252;ler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haase" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984522" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-14-35-2017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01553426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Peterson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Geuder" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984529" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gesell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2016/0781" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.05.074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vallance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbonnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubost" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.04.064" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7PXVRZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01553457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Pagh Nielsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ram&#237;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984525" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-121-2016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ruiz-Arias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gueymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPHGSW7G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Realpe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.10.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349689v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-129-2016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266559v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-1-1-2016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.10.045" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-81-2016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-5-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184650v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thorey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaussin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.049" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180385v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders V. Lindfors" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaida Cesnulyte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7449-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-1-2015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2014/0607" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086935v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.07.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6F67NC3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01084806v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112611v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hauser" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vignola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022335" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E973F871F7A8C35C30D94EE8E045EA400BDF3DBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112619v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Long" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4267-2014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01859076v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogone Sylla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hembise Fanton d'Andon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2271911" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01061973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1661-2014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kalyanpur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Mercadier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862906v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2403-2013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799172v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.01.049" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLTFD9X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.07.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566995v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3020343" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-233-2011" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2162244" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-199-2011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361362v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363675v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03385926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Habte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Myers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00006-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542848v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00005-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00477115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENMP0910" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01250746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835557v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Arthur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708327v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Gaba&#239;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-497" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvino Saavedra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalachas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/4DV.4.41" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04207048v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-417" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04207027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-460" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817946v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337523v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949084v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5067/MODIS/MCD43A1.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872335v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962447v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pitz-Paal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01766018v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735985v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Garsche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-11-2018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765904v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689374v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Callegari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourgeon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583387v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bru" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2015.07.08" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449199v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calpini" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387199v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449155v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387195v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304624v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353950v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.273" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353947v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.275" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387218v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353949v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.270" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290979v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304623v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449162v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449128v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304629v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Realpe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202638v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493620v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252536v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Affolter" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wolfertstetter" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197033v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493622v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197035v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091919v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.129" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147809v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01027473v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2014.6826905" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024989v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079505v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947573v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079506v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493632v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493631v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147807v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862080v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903349v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858461v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831646v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Gueymard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Renne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769606v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795327v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691353v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691342v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504964v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauchet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demengel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795325v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Watts" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741620v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741624v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741623v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779714v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779749v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779770v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouadine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660935v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wald" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586438v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630733v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741570v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525549v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468503v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-494-8-320" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506741v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Imbert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468505v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525553v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547732v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545456v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587966v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Suri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Cebecauer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465779v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539011v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03358468v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arliaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Crucifix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03358462v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491049v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491045v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187943v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liotard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188206v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douillet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494808v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eric" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falzon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922529v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03228766v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00745076v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6345-0004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18423994X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Voyant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Julien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Despotovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Antonio Garcia-Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Hou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Fountoulakis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aebi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kazadzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113477" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05217874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Becquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Eissa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2025-294" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05044042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kasmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eds.2025.13" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04688937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Touron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fortin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17174353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Verbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gschwind" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cassas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.04.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211869v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-16-4165-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thiery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2022.03.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03707426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tournadre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Amaro E Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-3683-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03229798v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Mouangue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050643" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Descloitres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13081444" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611298v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Salamalikis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vamvakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kazantzidis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2021.02.025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611292v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omaima El Alani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14710/ijred.2021.34806" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03611247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuqiang Zhuang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14164951" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03338451v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Polo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez-Peruchena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mazorra-Aguiar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turpin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.03.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrivo Rusydi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03188043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03338386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Ul Rehman Tahir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Azhar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Imran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.04.107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03338438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Noureldin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schlichting" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.01.045" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02109121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augustine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10040219" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02164312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter-Homscheidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2019/0946" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962405v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuhn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hanrieder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.10.079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kuhn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wirtz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Killius" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wilbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Bosch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.050" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Ghedira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Oumbe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.02.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL26D13S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01777753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Op&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Navr&#225;til" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r &#352;punda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-837-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01693608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bengulescu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-19-2018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wandji Wandji Nyamsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko R. A. Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youva Aoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Heikkil&#228;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-4965-2017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuilleumier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian F&#233;lix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Vignola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0836" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01553607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sch&#252;ler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Prahl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haase" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984522" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01667733v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Nouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kozonek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2968" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551442v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Massip" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tzoumanikas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984512" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01659930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korany" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Alfaro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2017/0844" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01472866v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boilley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-14-35-2017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577222v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.05.074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512589v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Espinar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Gesell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2016/0781" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01553426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Peterson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Geuder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984529" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01522453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vallance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbonnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubost" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.04.064" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7PXVRZG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01553457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Pagh Nielsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Ram&#237;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Meyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984525" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349689v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saboret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-129-2016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01266559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-1-1-2016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297310v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ruiz-Arias" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gueymard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.03.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPHGSW7G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Realpe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vernay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pitaval" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lenoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.10.031" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01349684v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-121-2016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01280702v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Korany" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Abdel Wahab" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essdd-8-737-2015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01330135v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-13-81-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01406104v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.10.045" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01118359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-5-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coulaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-12-1-2015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184650v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thorey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaussin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.06.049" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180379v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70709269" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180385v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders V. Lindfors" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaida Cesnulyte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7449-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01180387v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01241014v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-5099-2015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01194709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#252;st" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Minh Ngo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jirka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.867" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114364v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Munawwar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.01.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/2014/0607" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Long" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-4267-2014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00993945v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2283791" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112611v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hauser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vignola" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JD022335" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E973F871F7A8C35C30D94EE8E045EA400BDF3DBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086935v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dambreville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.07.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6F67NC3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01084806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01859076v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogone Sylla" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli-Roman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hembise Fanton d'Andon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2013.2271911" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01061973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1661-2014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01184854v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kalyanpur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Etienne Mercadier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862906v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2403-2013" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799172v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2013.01.049" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSLTFD9X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00725987v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2012.07.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741569v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Beloin-Saint-Pierre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2196024" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620191v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-233-2011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566995v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs3020343" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00644244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2162244" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00620372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-6-199-2011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00606352v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201105.003735" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361362v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamissa Diabate" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363675v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rigollier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395020v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aloisi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03385926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Habte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Myers" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Remund" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00006-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01542848v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100504-0.00005-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802950v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802955v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00477115v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999ENMP0910" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01250746v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bauer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460671v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-878" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460692v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04835557v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poquet Arthur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712248v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708308v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lezaca" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-840" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708327v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carriere" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Yezeguelian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Gaba&#239;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rodriguez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-497" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04379242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvino Saavedra" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zalachas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/4DV.4.41" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04207048v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-417" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302662v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04385590v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04230764v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04207027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-460" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04206996v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cave" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2023-499" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817946v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778289v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337523v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949063v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-1630" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02291410v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barbier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949084v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5067/MODIS/MCD43A1.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415533v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Trolliet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02371712v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01872335v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubino" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01766018v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962447v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pitz-Paal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01735985v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Garsche" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/asr-15-11-2018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01765904v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689374v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schroedter Homscheidt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Callegari" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourgeon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ebel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583387v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01511639v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bru" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2015.07.08" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01386185v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449155v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304624v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449199v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Calpini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387199v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387218v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353950v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.273" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353947v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.275" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01290979v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353949v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.270" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304623v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449128v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01449162v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01304629v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Realpe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01202638v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197033v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493620v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252536v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Affolter" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wolfertstetter" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493622v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197035v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079505v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024989v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091919v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.129" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01027473v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IREC.2014.6826905" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147809v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947573v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01079506v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01091918v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.10.104" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493632v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493631v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01147807v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00862080v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903349v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858461v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831646v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Gueymard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Renne" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00858227v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493638v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Hassar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769606v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741564v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795325v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Watts" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795327v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691353v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00691342v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504964v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gauchet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demengel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741620v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741624v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741623v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779714v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779749v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00779770v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mouadine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01493643v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chiesa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660935v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wald" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630739v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hoyer-Klick" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586438v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630628v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00684871v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630604v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630733v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741570v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630734v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00630619v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cousin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525549v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00525553v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468505v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-494-8-320" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506741v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Imbert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468503v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547732v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545456v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468885v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468886v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00587966v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Suri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Cebecauer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00465779v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00475699v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00539011v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poglio" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387849v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00464736v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03358468v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arliaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Crucifix" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03358462v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491049v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491045v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187943v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liotard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benard" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188206v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douillet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494808v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eric" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494810v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01494806v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falzon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846823v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843911v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922366v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forstinger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jensen" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birk Kraas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Peruchena" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922529v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bham" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811628v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03228766v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00745076v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>