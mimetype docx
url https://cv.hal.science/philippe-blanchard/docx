--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -237,51 +237,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -854,174 +854,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche archéologique des cimetières juifs médiévaux en Europe</w:t>
+                <w:t xml:space="preserve">Châteauroux. Première fouille importante d’un cimetière juif médiéval en france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pompéi, les dernières découvertes, 586, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964792v1</w:t>
+                <w:t xml:space="preserve">hal-03217197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Châteauroux. Première fouille importante d’un cimetière juif médiéval en france</w:t>
+                <w:t xml:space="preserve">Une approche archéologique des cimetières juifs médiévaux en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pour une archéologie du fait religieux, 160, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.10127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217197v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Not All That Is White Is Lime’ - White Substances from Archaeological Burial Contexts Analyses and Interpretations</w:t>
               </w:r>
@@ -1312,3971 +1312,4619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot;La Madeleine-lez-Orléans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réévaluation des arguments de simultanéité des dépôts de cadavres : l’exemple des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaela Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-013-0092-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329370v1</w:t>
+                <w:t xml:space="preserve">hal-01842718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing archaeological feature linked to Mortality increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sachau-Carcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie (Brno)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (3), pp.299-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (chronique)</w:t>
+                <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot;La Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.15-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329379v1</w:t>
+                <w:t xml:space="preserve">hal-03329370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of archaeological keratin fibres in a temperature burial context : microtaphonomy study of hairs from Marie de Bretagne (15th c., Orléans, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Maure-de-Touraine (chronique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.028⟩</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.9107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842700v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential diagnosis of carpal and tarsal ankylosis on dry bones : Example from catacomb of Saints Peter and Marcellinus (Rome 1st-3rd century AD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+                <w:t xml:space="preserve">The fate of archaeological keratin fibres in a temperature burial context : microtaphonomy study of hairs from Marie de Bretagne (15th c., Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.487-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329329v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humerus varus in a subadult skeleton from the medieval graveyard of la Madeleine (Orléans, France)</w:t>
+                <w:t xml:space="preserve">Differential diagnosis of carpal and tarsal ankylosis on dry bones : Example from catacomb of Saints Peter and Marcellinus (Rome 1st-3rd century AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23, pp.119-126</w:t>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (Issue 4), pp.274-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329318v1</w:t>
+                <w:t xml:space="preserve">hal-03329329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de l'archéologie préventive dans la recherche des vestiges du judaïsme : l'exemple des pratiques funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humerus varus in a subadult skeleton from the medieval graveyard of la Madeleine (Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Duneufjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Parent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, hors-série, pp.173-180</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23, pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842917v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours, rue Charles Gille (chronique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential diagnosis of carpal and tarsal ankylosis on dry bones : example from the catacomb of Saints Peter and Marcellinus (Rome, 1st–3rd century AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> International Journal of Paleopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.274-281</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329326v1</w:t>
+                <w:t xml:space="preserve">hal-01842790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du cimetière juif de Châteauroux</w:t>
+                <w:t xml:space="preserve">Development and validation of a real-time two-step RT-qPCR TaqMan® assay for quantitation of Sacbrood virus (SBV) and its application to a field survey of symptomatic honey bee colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antùnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemma Köglberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Kryger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alliance France Israël</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197, pp.7 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328940v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04868056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vatican, la nécropole et le tombeau de Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot; la Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 402, pp.103</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328913v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, I-IIIe s.), indices archéologiques d'une crise brutale de mortalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tours, rue Charles Gille (chronique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.352-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.11207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328946v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif de Châteauroux : informations historiques, résultats archéologiques et approche comparative</w:t>
+                <w:t xml:space="preserve">L'apport de l'archéologie préventive dans la recherche des vestiges du judaïsme : l'exemple des pratiques funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Année 2010, pp.33-58</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, hors-série, pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328954v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du caveau de l'église Saint-Pierre d'Epernon (chronique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, I-IIIe s.), indices archéologiques d'une crise brutale de mortalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40, pp.307-308</w:t>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1), pp.274-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329322v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires multiples de la catacombe des saints Pierre et Marceliin à Rome : une collaboration multi-institutionelle</w:t>
+                <w:t xml:space="preserve">La fouille du cimetière juif de Châteauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hors série 2, pp.6-15</w:t>
+              <w:t xml:space="preserve">Alliance France Israël</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328488v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal evidence of aortic coarctation: A case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vatican, la nécropole et le tombeau de Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 402, pp.103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247523v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires multiples de la catacombe des saints Pierre-et-Marcellin à Rome : une collaboration multi-institutionnelle</w:t>
+                <w:t xml:space="preserve">Le cimetière juif de Châteauroux : informations historiques, résultats archéologiques et approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Archéologie sans frontière, Hors série 1, pp.6-15</w:t>
+              <w:t xml:space="preserve">Revue de l’Académie du Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Année 2010, pp.33-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328834v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome). Etat des analyses bio-archéologiques et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+                <w:t xml:space="preserve">Skeletal evidence of aortic coarctation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328804v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du caveau de l'église Saint-Pierre d'Epernon (chronique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33, pp.45-52</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40, pp.307-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328815v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif au Moyen-Age, un lieu d'exclusion ?</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires multiples de la catacombe des saints Pierre et Marceliin à Rome : une collaboration multi-institutionelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25, pp.14-23</w:t>
+              <w:t xml:space="preserve">, 2010, Hors série 2, pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328799v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes du secteur central de la catacombe des Saints Pierre-et-Marcellin</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires multiples de la catacombe des saints Pierre-et-Marcellin à Rome : une collaboration multi-institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 330, pp.56-57</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Archéologie sans frontière, Hors série 1, pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328793v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité et discordances entre sources textuelles et sources archéo-anthropologiques en contexte de crises de mortalité par épidémie. Etudes de cas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cimetière juif au Moyen-Age, un lieu d'exclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47, pp.1-22</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.14-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00456941v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass grave from the catacomb of Saints Peter and Marcellinus in Rome, second-third century AD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sépultures du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome). Etat des analyses bio-archéologiques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.287-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00377399v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de fouille d'un ensemble de sépultures multiples à Issoudun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+                <w:t xml:space="preserve">Un cas de sciage crânien avorté chez un sujet du cimetière médiéval de la Madeleine à Orléans (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, pp.62-67</w:t>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328721v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tombes du secteur central de la catacombe des Saints Pierre-et-Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 330, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789288v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Ie-IIIe s.) : caractérisation, hypothèses d'interprétations et perspectives de recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Complémentarité et discordances entre sources textuelles et sources archéo-anthropologiques en contexte de crises de mortalité par épidémie. Etudes de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00456965v1</w:t>
+                <w:t xml:space="preserve">halshs-00456941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scoperta di un nuovo santuario nella catacomba dei SS. Marcelino e Pietro e lo scavo antropologico degli insiemi funerari annessi. Risultati preliminari di un'indagine multidisciplinare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A mass grave from the catacomb of Saints Peter and Marcellinus in Rome, second-third century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Coquerelle</w:t>
+                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti della Pontificia Accademia romana di archeologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (314), pp.989-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X0009606X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328735v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du Haut-Empire de Tavant (Indre-et-Loire)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Salé</w:t>
+                <w:t xml:space="preserve">Stratégie de fouille d'un ensemble de sépultures multiples à Issoudun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ensembles funéraires gallo-romains de la région Centre, 1, pp.7-108</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108261v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière médiéval des pauvres à Bourges (Cher, France) : une zone spécifique pour les épisodes de surmortalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La scoperta di un nuovo santuario nella catacomba dei SS. Marcelino e Pietro e lo scavo antropologico degli insiemi funerari annessi. Risultati preliminari di un'indagine multidisciplinare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Luberne</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Epidémies &amp; sociétés dans le monde occidental (XIVe-XXIe s.). Actes du colloque de Paris, 22, pp.210-217</w:t>
+              <w:t xml:space="preserve">Rendiconti della Pontificia Accademia romana di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LXXIX, pp.83-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327823v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourges, 35 rue de Sarrebourg (chronique de fouille)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Ie-IIIe s.) : caractérisation, hypothèses d'interprétations et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328650v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole mérovingienne du “ Poteau ” à Richelieu (Indre-et-Loire) : apports chrono-typologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43, pp.149-169</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327750v1</w:t>
+                <w:t xml:space="preserve">hal-01789288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourges : le cimetière des pauvres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du Haut-Empire de Tavant (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Luberne</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 412, pp.4</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ensembles funéraires gallo-romains de la région Centre, 1, pp.7-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327759v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issoudun, Centre de l'Image et du multimédia. La fouille du cimetière médiévale et moderne (chronique de fouille)</w:t>
+                <w:t xml:space="preserve">Le cimetière médiéval des pauvres à Bourges (Cher, France) : une zone spécifique pour les épisodes de surmortalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 33, pp.308-309</w:t>
+              <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Epidémies &amp; sociétés dans le monde occidental (XIVe-XXIe s.). Actes du colloque de Paris, 22, pp.210-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328586v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issoudun, centre de l'Image et du multimédia (notice)</w:t>
+                <w:t xml:space="preserve">Bourges, 35 rue de Sarrebourg (chronique de fouille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9, pp.40-41</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.278-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328635v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières fouilles à Richelieu : un ensemble funéraire mérovingien</w:t>
+                <w:t xml:space="preserve">La nécropole mérovingienne du “ Poteau ” à Richelieu (Indre-et-Loire) : apports chrono-typologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, XLIX, pp.47-74</w:t>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.149-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327738v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site antique (Ier-IIIe s.) des &amp;quot;Béziaux&amp;quot; à Langeais (Indre-et-Loire)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bourges : le cimetière des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Luberne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42, pp.75-119</w:t>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 412, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327716v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richelieu, la nécropole mérovingienne du Poteau, aménagement du giratoire de la RD 749 (chronique de fouille)</w:t>
+                <w:t xml:space="preserve">Issoudun, Centre de l'Image et du multimédia. La fouille du cimetière médiévale et moderne (chronique de fouille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 33, pp.315</w:t>
+              <w:t xml:space="preserve">, 2003, 33, pp.308-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328607v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures multiples d'Issoudun (Indre, XVIIe s.) : stratégie d'intervention et objectifs de recherche (notice)</w:t>
+                <w:t xml:space="preserve">Issoudun, centre de l'Image et du multimédia (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, XIV (1-2), pp.199-200</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328568v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendoeuvres-en-Brenne, place de l'église (notice)</w:t>
+                <w:t xml:space="preserve">Premières fouilles à Richelieu : un ensemble funéraire mérovingien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 26, pp.343-344</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XLIX, pp.47-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328544v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nécropole du Bas-Empire et du Haut Moyen-Age à Noyant-de-Touraine</w:t>
+                <w:t xml:space="preserve">Richelieu, la nécropole mérovingienne du Poteau, aménagement du giratoire de la RD 749 (chronique de fouille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gombau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, XLIV, pp.753-776</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33, pp.315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327694v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site antique (Ier-IIIe s.) des &amp;quot;Béziaux&amp;quot; à Langeais (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.75-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sépultures multiples d'Issoudun (Indre, XVIIe s.) : stratégie d'intervention et objectifs de recherche (notice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XIV (1-2), pp.199-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proquinoid acceptors as building blocks for the design of efficient π-conjugated fluorophores with high electron affinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Akoudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roncali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.939-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B002369H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole du Bas-Empire et du Haut Moyen-Age à Noyant-de-Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gombau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, XLIV, pp.753-776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Bas-Empire et du Haut Moyen Age à Noyant-de-Touraine (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26, pp.337-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendoeuvres-en-Brenne, place de l'église (notice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 26, pp.343-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modes d’inhumation au temps des grandes mortalités médiévales et modernes ? Essai de typo-chronologie des structures d’enfouissement des victimes d’épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,306 +5956,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fourches patibulaires médiévales et modernes en Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)lecture archéologique de la justice en Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathieu Vivas, Feb 2017, Bordeaux, France. pp.139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02278914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tartre, caries et alimentation : regards paléopathologique et isotopique sur la léproserie Saint-Lazare de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5616,470 +6264,470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Réunion scientifique de la Société d’Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02644328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome) : apport des analyses physico-chimiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Zitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire, 6e Rencontre du Groupe d’anthropologie et d’archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Apr 2014, Paris, France. pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s.) : discussion sur l’origine des défunts et leur décès</w:t>
+                <w:t xml:space="preserve">Cimetières et pratiques funéraires des communautés juives médiévales : confrontation des données archéologiques et textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueologia de Transição : O Mundo Funerário. Actes du 2e Congrès international sur l’archéologie de la transition, Evora, Portugal, 29 avril-1er mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.197-216</w:t>
+              <w:t xml:space="preserve">Papers from the IInd International Conference of Transition Archaeology: Death Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833177v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimetières et pratiques funéraires des communautés juives médiévales : confrontation des données archéologiques et textuelles</w:t>
+                <w:t xml:space="preserve">La catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s.) : discussion sur l’origine des défunts et leur décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers from the IInd International Conference of Transition Archaeology: Death Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.357-366</w:t>
+              <w:t xml:space="preserve">Arqueologia de Transição : O Mundo Funerário. Actes du 2e Congrès international sur l’archéologie de la transition, Evora, Portugal, 29 avril-1er mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976252v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges mobiliers associés aux défunts du secteur central de la catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,250 +6746,250 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen-Âge : actes de la table ronde européenne Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.245-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution d’une architecture en bois dans les tombes à banquettes (X-XIIe s.) : l’exemple du site de la Madeleine à Orléans (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bois dans l'architecutre et l'aménagement de la tombe : quelles approches ? Actes de la table ronde d'Auxerre, 15-17 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Auxerre, France. pp.389-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des cadavres en temps d’épidémie : l’exemple d’Issoudun (XVIIIe siècle, Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour du cadavre. Actes du colloque de Marseille, BMVR 15-17 décembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Marseille, France. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude d'un corps momifié et d'un ossuaire moderne conservés dans le caveau de l'église Saint-Pierre d'Epernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6370,280 +7018,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de Pathographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Charlier, Apr 2009, Bourges, France. pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inhumation au Moyen Age et à la période moderne en période d’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Contamination : lieux symboliques et espaces imaginaires. Actes de colloque, Université de Grenoble, juin 2011 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desrosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6652,214 +7300,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Loches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Deviese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'établissement hospitalier des X-XIe siècles de la Madeleine à Orléans. Essai de caractérisation des espaces et de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6888,133 +7536,133 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace, Objets, Populations dans les établissements hospitaliers du Moyen-Age au XXe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Clech-Chartron, Sep 2008, Tonnerre, France. pp.301-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les cas d’Issoudun et de Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le diagnostic des ensembles funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Augereau; Hervé Guy; Alain Koehler, Dec 2005, Paris, France. pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7024,51 +7672,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'une nécropole du haut Moyen Âge au sud-ouest de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7097,181 +7745,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Journées internationales d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint-Germain-en Laye, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvertures, réouvertures et fermetures de caveaux funéraires d’églises. Entre mémoire et oubli, présentation de cas en région Centre-Val-de-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e rencontre du Gaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations des religieuses du Sacré Coeur dans l'abbaye de Marmoutier : pratiques funéraires aux XIXe et XXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7287,673 +7935,673 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nos aïeux – La mort de plus en plus proche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains. 7e rencontre du Gaaf. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des grands ensembles médiévaux et modernes urbains : Nouveaux champs de recherche et nouvelles méthodologies de fouille ? L'exemple du Grand Cymetière d'Issoudun (XIe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre-et-Marcellin (Rome) : apport des analyses physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Zitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de Nouvelles approches de l’archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does chamber size matter ? Differential bone preservation in the roman catacomb of Sts Peter and Marcellinus (1st-3rd C. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Bone Diagenesis Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankylose massive des os du carpe et du tarse chez un sujet de la catacombe des Saints-Pierre-et-Marcellin (Rome, Ier-IIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryelle Bessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Paléopathologistes de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière d'hôpital de la Madeleine (Orléans, X e -XI e siècles) Essai de caractérisation archéo-anthropologique de la population inhumée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7982,241 +8630,241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement des anthropologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological and Anthropological Clues to Decipher the Epidemic Mortality Crisis (1 st -3 rd centuries A.D.) at the Dawn of the Catacomb of Saints Peter and Marcellinus in Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d'Archéologie Classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Rome, Italy. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution d'un axe de circulation entre le 1er et le XXe s. à Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rue dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Poitiers, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8226,395 +8874,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du Judaïsme en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Sagasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions, 416 p., 2023, 9782271148230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumations</w:t>
+                <w:t xml:space="preserve">Témoignages de deux crises de mortalité moderne dans le grand cimetière d'Issoudun (Centre, Indre, Les Champs Elysées, Centre de l’Image)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 2022, Documents d’archéologie préventive 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/j7zw-m827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932631v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignages de deux crises de mortalité moderne dans le grand cimetière d'Issoudun (Centre, Indre, Les Champs Elysées, Centre de l’Image)</w:t>
+                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...62 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERACF; Gaaf. , Revue Archéologique du Centre de la France ; supplément 82, 476 p., 2022, 978-2-913272-65-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549490v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première rencontre avec l'espace funéraire alto-médiéval de &amp;quot;Belmons&amp;quot; : la caserne Beaumont à Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8623,110 +9271,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Braem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Forestier Cyril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, actes du colloque des 42e journées internationales de l'AFAM. Saint-Germain-en-Laye (Yvelines), du 5 au 8 octobre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires de l'AFAM (41), Association Française d'archéologie mérovingienne; Association Archéologie des nécropoles, pp.479-490, 2025, 979-10-415-6278-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie des cimetières juifs en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8736,742 +9384,742 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Salmona; Philippe Blanchard; Amélie Sagasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Judaïsme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-244, 2023, 9782271148230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Salmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Sagasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Salmona; Philippe Blanchard; Amélie Sagasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Judaïsme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-.., 2023, 9782271148230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
+                <w:t xml:space="preserve">Jewish funerary practices in medieval Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christopher J. Knüsel; Eline M.J. Schotsmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology : Bioarchaeology of Mortuary Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-18, 2022, 82e supplément à la RACF, 11e publication du Gaaf, 978-2-913272-65-1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353-376, 2022, 978-1-138-49242-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935141v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewish funerary practices in medieval Europe</w:t>
+                <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christopher J. Knüsel; Eline M.J. Schotsmans. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Verjux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology : Bioarchaeology of Mortuary Behaviour</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.353-376, 2022, 978-1-138-49242-4</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2022, 82e supplément à la RACF, 11e publication du Gaaf, 978-2-913272-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667503v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeological Study of Medieval Jewish Cemeteries: The State of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard V. Rutgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ortaal-Paz Saar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LETTERS IN THE DUST The Epigraphy and Archaeology of Medieval Jewish Cemeteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-294, 2022, 978-90-429-4703-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière juif de Châteauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Salmona. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du judaïsme en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.66-67, 2021, 978-2-348-05957-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caveaux funéraires d’église : entre mémoire et oubli, présentation de cas en région Centre-Val de Loire (Tours, Blois, Épernon et Véretz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritualiser, Gérer, Piller : Rencontre autour des réouvertures de tombes et de la manipulation des ossements. Actes de la 9e Rencontre du Gaaf à Poitiers, UFR SHA/CESCM (10-12 mai 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises (APC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-276, 2020, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous avons vu le Christ ! Analyses et étude d'une tombe de religieuse du XXe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9517,565 +10165,565 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weydert Nicolas; Tzortzis Stéphan; Richier Anne; Lantéri Laëtitia; Guy Hervé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche : actes de la 8e rencontre du Gaaf à Marseille, Faculté de la Timone, Aix-Marseille Université, les 25, 26 et 27 mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.151-160, 2019, Publication du Gaaf ; 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'intervention sur un grand ensemble funéraire médiéval : l'exemple du prieuré de la Madeleine d'Orléans (Loiret)</w:t>
+                <w:t xml:space="preserve">L'archéologie des communautés juives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Carré F.; Hincker V.; Chapelain de Seréville-Niel C. </w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains, Actes de la 7e Rencontre du Gaaf (Caen, 3-4 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publication du Gaaf, pp.81-91, 2018</w:t>
+              <w:t xml:space="preserve">Une histoire des civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte; Inrap, pp.446-451, 2018, 978-2707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154603v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie des communautés juives européennes</w:t>
+                <w:t xml:space="preserve">Stratégie d'intervention sur un grand ensemble funéraire médiéval : l'exemple du prieuré de la Madeleine d'Orléans (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carré F.; Hincker V.; Chapelain de Seréville-Niel C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire des civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La découverte; Inrap, pp.446-451, 2018, 978-2707188786</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains, Actes de la 7e Rencontre du Gaaf (Caen, 3-4 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication du Gaaf, pp.81-91, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330003v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires des communautés juives d'Europe à la période médiévale : l'apport des sources archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vivants et les morts dans les sociétés médiévales, Actes du colloque de Jérusalem de mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Historiens Médiévistes de l'Enseignement Supérieur Public, pp.173-186, 2018, 979-10-351-0092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre et Marcellin (Rome) : apport des analyses physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Zitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solène de Larminat; Rémy Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire, Actes de la 6e rencontre du Groupe d'Anthropologie et d'Archéologie Funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GAAF, pp.205-208, 2017, 9781234567897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires des communautés juives médiévales en Europe : confrontation des données archéologiques aux sources écrites et à l’iconographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caiozzo, Anna </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythes, rites et émotions : les funérailles le long de la route de la soie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.91-112, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges associés aux défunts du secteur central de la catacombe des saints Pierre et Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10098,624 +10746,624 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la recherche sur les mobiliers non céramique de l'Antiquité et du haut Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Editions Monique Mergoil, pp.245-267, 2015, Instrumentum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage des cimetières juifs au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Gaultier; Anne Dietrich; Alexis Corrochano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FERACF, pp.269-279, 2015, 60e Supplément à la Revue Archéologique du Centre de la France, 978-2-913272-46-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer un cimetière juif médiéval : l’expérience de Châteauroux (Indre, France),</w:t>
+                <w:t xml:space="preserve">Vestiges mobiliers associés aux défunts du secteur central de la catacombe des saints Pierre et Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Raux; Isabelle Bertrand; Michel Feugères. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cimetières et identités, Thanat’Os 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-40, 2015</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramique de l'Antiquité et du haut Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, Editions Monique Mergoil; Association des Publications Chauvinoises, pp.245-267, 2015, Monographie Instrumentum, 978-2-35518-047-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976251v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges mobiliers associés aux défunts du secteur central de la catacombe des saints Pierre et Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
+                <w:t xml:space="preserve">Diagnostiquer un cimetière juif médiéval : l’expérience de Châteauroux (Indre, France),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramique de l'Antiquité et du haut Moyen Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 51, Editions Monique Mergoil; Association des Publications Chauvinoises, pp.245-267, 2015, Monographie Instrumentum, 978-2-35518-047-7</w:t>
+              <w:t xml:space="preserve">Cimetières et identités, Thanat’Os 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-40, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764645v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer un cimetière juif médiéval : l'expérience de Châteauroux (Indre, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cimetières et Identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Ausonius Editions, pp.25-40, 2015, Thanat'os</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Loup Gassend. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débarquement de Provence, La libération de la côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heimal Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Préface, 2014, 978-2-84048-353-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement rural d'importance : la Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Joyeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur Orléans, archéologie et histoire de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Catalogue de l'exposition (1er avril/6 juillet 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du caveau de l'église Saint-Pierre d'Epernon à partir des sources historiques, archéologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10748,430 +11396,430 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Archéologique d'Eure-et-Loir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989-2014 : 25 ans d'activités du CAEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roudenn Grafik Groupe, pp.141-152, 2014, 978-2-36851-037-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inhumation au Moyen Age et à la période moderne en période d’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adam, V. and Revol-Marzouk, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contamination, lieux symboliques et espaces imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.147-157, 2012, Classiques Garnier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apport de l'archéologie et confrontation des sources</w:t>
+                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apports de l'archéologie et confrontation des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Paul Salmona; Laurence Sigal. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salmona P.; Sigal L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie du judaïsme en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.301-313, 2011</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-313, 2011, 978-2-7071-6694-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328887v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catacombe des Saint-Marcellin et Pierre (Rome, fin ier-IIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Castex; Patrice Courtaud; Henry Duday; Françoise Le Mort; Anne-Marie Tillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le regroupement des morts, genèse et diversité archéologique, Thanat'os</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.281-292, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations des cimetières d'hôpitaux : un reflet de leur fréquentation ? L'exemple du site de la Madeleine à Orléans (Xe-XIe siècles)</w:t>
+                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apport de l'archéologie et confrontation des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Valérie Delattre; Ryadh Sallem. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Salmona; Laurence Sigal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décrypter la différence, lecture archéologique et historique de la place des personnes handicapées dans les communautés du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CQFD, pp.157-162, 2009, Collection " Les défis de Civilisation"</w:t>
+              <w:t xml:space="preserve">L'archéologie du judaïsme en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-313, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328810v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11180,950 +11828,1049 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Charlier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution d'un axe de circulation entre le 1er et le XXe s. à Bourges</w:t>
+                <w:t xml:space="preserve">Populations des cimetières d'hôpitaux : un reflet de leur fréquentation ? L'exemple du site de la Madeleine à Orléans (Xe-XIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sallem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Delattre; Ryadh Sallem. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rue dans l'Antiquité. Actes du colloque sur la rue dans l'Antiquité (7-8 septembre 2006 à Poitiers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.283-287, 2008</w:t>
+              <w:t xml:space="preserve">Décrypter la différence, lecture archéologique et historique de la place des personnes handicapées dans les communautés du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CQFD, pp.157-162, 2009, Collection " Les défis de Civilisation"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328789v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inhumation en période de crise</w:t>
+                <w:t xml:space="preserve">Évolution d'un axe de circulation entre le 1er et le XXe s. à Bourges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.215-217, 2007</w:t>
+              <w:t xml:space="preserve">La rue dans l'Antiquité. Actes du colloque sur la rue dans l'Antiquité (7-8 septembre 2006 à Poitiers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.283-287, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328696v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
+                <w:t xml:space="preserve">L'inhumation en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Archéologie Funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.215-217, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328506v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Theureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Galinié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00956179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
+                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire sur le diagnostic des ensembles funéraires, Inrap, 5 et 6 décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.56-63, 2007</w:t>
+              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328752v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, Temps de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FERACF, pp.137-142, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
+              <w:t xml:space="preserve">Actes du séminaire sur le diagnostic des ensembles funéraires, Inrap, 5 et 6 décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.56-63, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789654v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures de nouveau-nés et de nourrissons du 1er âge du Fer au ahut Moyen Age découvertes hors des contextes funéraires traditionnels sur les territoires carnute, turon et biturige cube : inventaire, synhtèse et interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-205, 2006, Supplément à la Revue archéologique du centre de la France, 978-2-913272-14-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sépulture de Philippe Ier, Réalités de l'embaumement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières de l'an mil en Orléanais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-42, 2004, Catalogue d'exposition du musée des Beaux-Arts d'Orléans (16 avril-11 juillet 2004)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12133,382 +12880,382 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal traces reveal the presence of lost mediaeval copper artefacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL highlights 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du prieuré de la Madeleine à Orléans (chronique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas archéologique d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, https://multimedia.inrap.fr/atlas/orleans/sites-archeologiques-orleans#.YSzDA986_b0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Histoire du site de la Madeleine-lez-Orléans d'après les fouilles archéologiques réalisées entre 1998 et 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vaillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole mérovingienne, fouille du carrefour de la RD 749 à Richelieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marsollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12518,78 +13265,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière juif médiéval de Châteauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12614,362 +13361,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine. 2022, 2 vol. (260 p. et np)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huismes, Indre-et-Loire, Place de l'église. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du cimetière juif médiéval de Châteauroux. Rapport préliminaire de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munos Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme d'Aquitaine. 2019, 162 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331071v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Anne, le Bourg, extension du cimetière. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12982,890 +13729,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendôme, Loir-et-Cher, quartier Rochambeau, Bâtiment Régence. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Chanceaux-sur-Choisille, Indre-et-Loire, Place Charles Spiessert. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2018, 157 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2018, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331076v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romorantin-Lanthenay, Loir-et-Cher, Eglise Saint-Etienne, place Jeanne d'Arc. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pithiviers, Place des Halles, rue de Sénives et rue de l'Amiral Gourdon, Travaux d'aménagement de la place et des rues adjacentes. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braguier Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendôme, Loir-et-Cher, Rue Saint-Denis et rue Yvon Villarceau. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2017, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendôme, Loir-et-Cher, Quartier Rochambeau, Tranche 1. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2016, 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendôme, Loir-et-Cher, Faubourg Chartrain. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2016, 109 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendôme, Loir-et-Cher, Quartier Rochambeau, Tranche 2. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2016, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineuil, Loir-et-Cher, rue des Ecoles. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Chinon, &amp;quot;Chemin du Clos de Saint-Lazare&amp;quot;. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2015, 30 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2015, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331028v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinon, &amp;quot;Chemin du Clos de Saint-Lazare&amp;quot;. Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">LGV SEA, Devant la Boisselière à Sainte-Maure-de-Touraine, Périphérie d'un établissement rural d'époque médiévale et moderne. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2015, 28 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2015, 356 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331025v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA, Devant la Boisselière à Sainte-Maure-de-Touraine, Périphérie d'un établissement rural d'époque médiévale et moderne. Rapport de fouille archéologique</w:t>
+                <w:t xml:space="preserve">Vineuil, Loir-et-Cher, rue des Ecoles. Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2015, 356 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2015, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331033v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteauroux (Indre), ïlot rue Victor Hugo (3ème phase). Diagnostic en périphérie de la ville médiévale. Rapport final de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2014, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteauroux (Indre), rue de l'Echo (2ème phase). Diagnostic en périphérie de la ville médiévale. rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13878,152 +14625,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2013, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations antique et médiévale de l'ancien bourg de Saint-Victor. Rapport final de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, rue Saint-Martin, Investigations dans le cimetière des religieuses du Sacré-Cœur. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14036,567 +14783,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, Tramway, Rue Charles Gille. Les abords de la ville : nouvelles limites de l'occupation antique et découverte d'un cimetière lié à des épidémies médiévales ? Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 342 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issoudun, Indre, Les Champs-Elysées. Témoignages de 2 crises de mortalité moderne dans le grand cimetière. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2011, 1342 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les implantations médiévales du Bois de Bel-Air à Saint-Laurent Nouan (Loir-et-Cher). Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 161 p. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Madeleine : hospitalité et recueillement à travers différentes occupations (IXe–XVIIIe s.). Rapport final d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inrap Centre–Île-de-France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouzilles, Abords de l'église, rue Antoine Caillé, rue Perrotin. Rapport de fouille Archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du caveau de l'église Saint-Pierre d'Epernon et de ses vestiges : Histoire et vicissitudes d'un espace funéraire. Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14622,2578 +15369,2578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Centre - Val de Loire. 2009, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe San-Pietro e Marcellino (Rome Ier-IIe s.). Compte-rendu d'activités 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commission Pontificale de l'Archéologie Sacrée. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinon, Impasse Jean Macé. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel (Indre), Rue de l'Ormeau, impasse de l'Ormeau et rue de la Cueille. Rapport de surveillance de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, Abords de l'église, Seconde intervention. DFS de fouille de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Derrière le parc&amp;quot;, rue du chanoine Carlotti. Redécouverte du cimetière antique de la &amp;quot;Haute-Cour&amp;quot;. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille et premiers résultats des ensembles funéraires de la catacombe San-Pietro e Marcellino (Rome IIe-IIIe s.). Compte-rendu d'activité 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Commission Pontificale de l'Archéologie Sacrée; INRAP CIF. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambillou (Indre-et-Loire), « Les Bourdinières », Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Perception de l'évolution d'un quartier périphérique de Bourges à travers la fouille de la parcelle du 35 rue de Sarrebourg. DFS de fouilles préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 31 p</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336150v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettray (Indre-et-Loire), « La Roberdière », Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Ambillou (Indre-et-Loire), « Les Bourdinières », Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 41 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336151v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'évolution d'un quartier périphérique de Bourges à travers la fouille de la parcelle du 35 rue de Sarrebourg. DFS de fouilles préventives</w:t>
+                <w:t xml:space="preserve">Mettray (Indre-et-Loire), « La Roberdière », Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2005</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330882v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 3 vol., Inrap. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verneuil-le-Château, déviation de la RD 58. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05205712v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verneuil-le-Château, déviation de la RD 58. Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langeais, les Béziaux. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330876v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langeais, les Béziaux. DFS de fouilles préventives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330868v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03330880v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondettes, &amp;quot;La Pérée&amp;quot;. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, Ilot de la Charpenterie (2ème campagne). DFS de fouilles préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Massat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Fay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, abords de l'église. DFS de fouille de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière juif de Châteauroux. DFS de fouille de sauvetage urgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuvy-le-Roy, le Haut-Racan. DFS de fouille d'évaluation</w:t>
+                <w:t xml:space="preserve">Saint-Laurent-de-Lin, église communale. DFS de fouille de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330855v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-de-Lin, église communale. DFS de fouille de sauvetage</w:t>
+                <w:t xml:space="preserve">Neuvy-le-Roy, le Haut-Racan. DFS de fouille d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330849v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, Ilot de la Charpenterie. DFS de fouilles préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Massat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgueil/Saint-Nicolas-de-Bourgueil, liaison RD 35-RD749. DFS de fouille d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tavant, &amp;quot;42 rue Grande&amp;quot;. DFS de fouille de sauvetage urgent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+                <w:t xml:space="preserve">Orléans, lycéee Saint-Euverte. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330818v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, lycéee Saint-Euverte. DFS de fouilles préventives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Joyeux</w:t>
+                <w:t xml:space="preserve">Tavant, &amp;quot;42 rue Grande&amp;quot;. DFS de fouille de sauvetage urgent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330814v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fort Saint-Georges de Chinon, une partie oubliée du château de Chinon. DFS d'évaluation archéologique et architecturale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le prieuré Saint-Léonard de l’Ile-Bouchard. DFS de sondages archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1997</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 1997, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330824v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prieuré Saint-Léonard de l’Ile-Bouchard. DFS de sondages archéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le fort Saint-Georges de Chinon, une partie oubliée du château de Chinon. DFS d'évaluation archéologique et architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bryant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 1997, 56 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336149v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyant-de-Touraine, les abords du site du &amp;quot;Bois du Marais&amp;quot;, étude des fossés de l'ex RD 58. DFS de fouille préventive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyant-de-Touraine, &amp;quot;Bois du Marais&amp;quot;, aménagement du carrefour de la RD 760 et RD 58. Rapport de fouille d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendoeuvres-en-Brenne, place de l'église. Rapport de fouille préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyant-de-Touraine, &amp;quot;Bois du Marais&amp;quot;, aménagement du carrefour de la RD 760 et RD 58. DFS de fouille préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gombau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId331"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17261,51 +18008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD629A1E"/>
+    <w:nsid w:val="7C2909D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17492,51 +18239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0829-7737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253890713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02964792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10127" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bessou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Giuliani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11207" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328940v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ricciardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X0009606X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFMCVZMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10343" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328635v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gombau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauclair" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833161v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836647v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salmona" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sagasser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549490v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/j7zw-m827" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397262v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Rutgers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortaal-Paz Saar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329974v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/le-debarquement-de-provence-9782840483533.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329373v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328984v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sallem" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328696v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328785v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baills" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2006_ant_29_1_1245" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328818v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330173v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010688v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsollier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331064v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331052v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331036v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331028v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331025v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331033v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331017v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330999v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330975v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330898v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330887v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336150v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336151v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330871v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330862v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330858v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330855v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330849v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330841v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330844v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330814v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330804v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330786v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330797v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0829-7737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253890713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02964792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Giuliani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#249;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma K&#246;glberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kryger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ricciardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X0009606X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFMCVZMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10343" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gombau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salmona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sagasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/j7zw-m827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Rutgers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortaal-Paz Saar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/le-debarquement-de-provence-9782840483533.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sallem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baills" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2006_ant_29_1_1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331036v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330993v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336150v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330876v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330871v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330849v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330844v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330814v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330792v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330786v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>