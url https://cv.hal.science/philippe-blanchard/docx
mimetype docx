--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3886,610 +3886,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass grave from the catacomb of Saints Peter and Marcellinus in Rome, second-third century AD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie de fouille d'un ensemble de sépultures multiples à Issoudun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coquerelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monica Ricciardi</w:t>
+                <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.62-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00377399v1</w:t>
+                <w:t xml:space="preserve">hal-03328721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de fouille d'un ensemble de sépultures multiples à Issoudun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
+                <w:t xml:space="preserve">La scoperta di un nuovo santuario nella catacomba dei SS. Marcelino e Pietro e lo scavo antropologico degli insiemi funerari annessi. Risultati preliminari di un'indagine multidisciplinare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poulle</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, pp.62-67</w:t>
+              <w:t xml:space="preserve">Rendiconti della Pontificia Accademia romana di archeologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, LXXIX, pp.83-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328721v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scoperta di un nuovo santuario nella catacomba dei SS. Marcelino e Pietro e lo scavo antropologico degli insiemi funerari annessi. Risultati preliminari di un'indagine multidisciplinare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Ie-IIIe s.) : caractérisation, hypothèses d'interprétations et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Coquerelle</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti della Pontificia Accademia romana di archeologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328735v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Ie-IIIe s.) : caractérisation, hypothèses d'interprétations et perspectives de recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+                <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Ricciardi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00456965v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mass grave from the catacomb of Saints Peter and Marcellinus in Rome, second-third century AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coquerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (314), pp.989-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X0009606X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789288v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole du Haut-Empire de Tavant (Indre-et-Loire)</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5861,385 +5861,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes d’inhumation au temps des grandes mortalités médiévales et modernes ? Essai de typo-chronologie des structures d’enfouissement des victimes d’épidémies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
+                <w:t xml:space="preserve">Les fourches patibulaires médiévales et modernes en Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2541</w:t>
+              <w:t xml:space="preserve">(Re)lecture archéologique de la justice en Europe médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathieu Vivas, Feb 2017, Bordeaux, France. pp.139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374536v1</w:t>
+                <w:t xml:space="preserve">halshs-02278914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fourches patibulaires médiévales et modernes en Touraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)lecture archéologique de la justice en Europe médiévale et moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Vivas, Feb 2017, Bordeaux, France. pp.139-155</w:t>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02278914v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Capron</w:t>
+                <w:t xml:space="preserve">Quels modes d’inhumation au temps des grandes mortalités médiévales et modernes ? Essai de typo-chronologie des structures d’enfouissement des victimes d’épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France. https://gaaf11.hypotheses.org/2541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933378v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tartre, caries et alimentation : regards paléopathologique et isotopique sur la léproserie Saint-Lazare de Tours</w:t>
               </w:r>
@@ -6461,342 +6461,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cimetières et pratiques funéraires des communautés juives médiévales : confrontation des données archéologiques et textuelles</w:t>
+                <w:t xml:space="preserve">Vestiges mobiliers associés aux défunts du secteur central de la catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers from the IInd International Conference of Transition Archaeology: Death Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.357-366</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen-Âge : actes de la table ronde européenne Instrumentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.245-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976252v1</w:t>
+                <w:t xml:space="preserve">hal-01833161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s.) : discussion sur l’origine des défunts et leur décès</w:t>
+                <w:t xml:space="preserve">Cimetières et pratiques funéraires des communautés juives médiévales : confrontation des données archéologiques et textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueologia de Transição : O Mundo Funerário. Actes du 2e Congrès international sur l’archéologie de la transition, Evora, Portugal, 29 avril-1er mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.197-216</w:t>
+              <w:t xml:space="preserve">Papers from the IInd International Conference of Transition Archaeology: Death Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.357-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833177v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges mobiliers associés aux défunts du secteur central de la catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
+                <w:t xml:space="preserve">La catacombe des saints Pierre-et-Marcellin à Rome (Ier-IIIe s.) : discussion sur l’origine des défunts et leur décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen-Âge : actes de la table ronde européenne Instrumentum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France. pp.245-267</w:t>
+              <w:t xml:space="preserve">Arqueologia de Transição : O Mundo Funerário. Actes du 2e Congrès international sur l’archéologie de la transition, Evora, Portugal, 29 avril-1er mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Evora, Portugal. pp.197-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833161v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution d’une architecture en bois dans les tombes à banquettes (X-XIIe s.) : l’exemple du site de la Madeleine à Orléans (Loiret)</w:t>
               </w:r>
@@ -7130,260 +7130,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
+                <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
+              <w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739404v1</w:t>
+                <w:t xml:space="preserve">hal-02133224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
+                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Loches, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133224v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t>
               </w:r>
@@ -7807,51 +7807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,51 +7984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Caen, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d'Archéologie Classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Rome, Italy. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9015,51 +9015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souquet-Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9112,51 +9112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9338,238 +9338,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie des cimetières juifs en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Sagasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Salmona; Philippe Blanchard; Amélie Sagasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Judaïsme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.229-244, 2023, 9782271148230</w:t>
+              <w:t xml:space="preserve">, pp.7-.., 2023, 9782271148230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567643v1</w:t>
+                <w:t xml:space="preserve">hal-04567635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'archéologie des cimetières juifs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Sagasser</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Salmona; Philippe Blanchard; Amélie Sagasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Judaïsme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-.., 2023, 9782271148230</w:t>
+              <w:t xml:space="preserve">, pp.229-244, 2023, 9782271148230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567635v1</w:t>
+                <w:t xml:space="preserve">hal-04567643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jewish funerary practices in medieval Europe</w:t>
               </w:r>
@@ -9654,51 +9654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10195,281 +10195,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie des communautés juives européennes</w:t>
+                <w:t xml:space="preserve">Pratiques funéraires des communautés juives d'Europe à la période médiévale : l'apport des sources archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire des civilisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La découverte; Inrap, pp.446-451, 2018, 978-2707188786</w:t>
+              <w:t xml:space="preserve">Les vivants et les morts dans les sociétés médiévales, Actes du colloque de Jérusalem de mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Historiens Médiévistes de l'Enseignement Supérieur Public, pp.173-186, 2018, 979-10-351-0092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330003v1</w:t>
+                <w:t xml:space="preserve">hal-03329974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'intervention sur un grand ensemble funéraire médiéval : l'exemple du prieuré de la Madeleine d'Orléans (Loiret)</w:t>
+                <w:t xml:space="preserve">L'archéologie des communautés juives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Carré F.; Hincker V.; Chapelain de Seréville-Niel C. </w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salmona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Demoule; Dominique Garcia; Alain Schnapp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains, Actes de la 7e Rencontre du Gaaf (Caen, 3-4 avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publication du Gaaf, pp.81-91, 2018</w:t>
+              <w:t xml:space="preserve">Une histoire des civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte; Inrap, pp.446-451, 2018, 978-2707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154603v1</w:t>
+                <w:t xml:space="preserve">hal-03330003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques funéraires des communautés juives d'Europe à la période médiévale : l'apport des sources archéologiques</w:t>
+                <w:t xml:space="preserve">Stratégie d'intervention sur un grand ensemble funéraire médiéval : l'exemple du prieuré de la Madeleine d'Orléans (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carré F.; Hincker V.; Chapelain de Seréville-Niel C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vivants et les morts dans les sociétés médiévales, Actes du colloque de Jérusalem de mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Historiens Médiévistes de l'Enseignement Supérieur Public, pp.173-186, 2018, 979-10-351-0092-6</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains, Actes de la 7e Rencontre du Gaaf (Caen, 3-4 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication du Gaaf, pp.81-91, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329974v1</w:t>
+                <w:t xml:space="preserve">hal-03154603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de constitution des sépultures plurielles de la catacombe des Saints Pierre et Marcellin (Rome) : apport des analyses physico-chimiques</w:t>
               </w:r>
@@ -10666,64 +10666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges associés aux défunts du secteur central de la catacombe des saints Pierre et Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10894,64 +10894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges mobiliers associés aux défunts du secteur central de la catacombe des saints Pierre et Marcellin à Rome (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Réveillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11168,285 +11168,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Un établissement rural d'importance : la Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Loup Gassend. </w:t>
+              <w:t xml:space="preserve">Pascal Joyeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le débarquement de Provence, La libération de la côte d'Azur</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.Préface, 2014, 978-2-84048-353-3</w:t>
+              <w:t xml:space="preserve">Regards sur Orléans, archéologie et histoire de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Catalogue de l'exposition (1er avril/6 juillet 2014)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329374v1</w:t>
+                <w:t xml:space="preserve">hal-03329373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural d'importance : la Madeleine-lez-Orléans</w:t>
+                <w:t xml:space="preserve">L'histoire du caveau de l'église Saint-Pierre d'Epernon à partir des sources historiques, archéologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pascal Joyeux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Archéologique d'Eure-et-Loir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur Orléans, archéologie et histoire de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Catalogue de l'exposition (1er avril/6 juillet 2014)</w:t>
+              <w:t xml:space="preserve">1989-2014 : 25 ans d'activités du CAEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roudenn Grafik Groupe, pp.141-152, 2014, 978-2-36851-037-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329373v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire du caveau de l'église Saint-Pierre d'Epernon à partir des sources historiques, archéologiques et anthropologiques</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Comité Archéologique d'Eure-et-Loir. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Loup Gassend. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1989-2014 : 25 ans d'activités du CAEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roudenn Grafik Groupe, pp.141-152, 2014, 978-2-36851-037-7</w:t>
+              <w:t xml:space="preserve">Le débarquement de Provence, La libération de la côte d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heimal Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.Préface, 2014, 978-2-84048-353-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329375v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inhumation au Moyen Age et à la période moderne en période d’épidémie</w:t>
               </w:r>
@@ -11512,298 +11512,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apports de l'archéologie et confrontation des sources</w:t>
+                <w:t xml:space="preserve">La catacombe des Saint-Marcellin et Pierre (Rome, fin ier-IIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Salmona P.; Sigal L. </w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Castex; Patrice Courtaud; Henry Duday; Françoise Le Mort; Anne-Marie Tillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie du judaïsme en France et en Europe</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-313, 2011, 978-2-7071-6694-4</w:t>
+              <w:t xml:space="preserve">Le regroupement des morts, genèse et diversité archéologique, Thanat'os</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.281-292, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418231v1</w:t>
+                <w:t xml:space="preserve">hal-03328984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La catacombe des Saint-Marcellin et Pierre (Rome, fin ier-IIIe s.)</w:t>
+                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apport de l'archéologie et confrontation des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dominique Castex; Patrice Courtaud; Henry Duday; Françoise Le Mort; Anne-Marie Tillier. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Salmona; Laurence Sigal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le regroupement des morts, genèse et diversité archéologique, Thanat'os</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.281-292, 2011</w:t>
+              <w:t xml:space="preserve">L'archéologie du judaïsme en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-313, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328984v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apport de l'archéologie et confrontation des sources</w:t>
+                <w:t xml:space="preserve">Le cimetière juif de Châteauroux redécouvert : apports de l'archéologie et confrontation des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Paul Salmona; Laurence Sigal. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salmona P.; Sigal L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie du judaïsme en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.301-313, 2011</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-313, 2011, 978-2-7071-6694-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328887v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
               </w:r>
@@ -12076,410 +12076,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inhumation en période de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Galinié. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie Funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.215-217, 2007</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328696v1</w:t>
+                <w:t xml:space="preserve">halshs-00956179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Henri Galinié. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, temps de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.137-142, 2007, Recherche sur Tours, 978-2-913272-15-6</w:t>
+              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956179v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures multiples du &amp;quot;35 rue de Sarrebourg&amp;quot; à Bourges (18) : Discussion du contexte et interprétation envisagées</w:t>
+                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crise de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.147-168, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328530v1</w:t>
+                <w:t xml:space="preserve">hal-03328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de recherche de sépultures d'épidémie à Lignières-en-Berry (Cher) : à chacun sa croix ...</w:t>
+                <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémies et crises de mortalité du passé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, pp.169-191, 2007, Etudes</w:t>
+              <w:t xml:space="preserve">Actes du séminaire sur le diagnostic des ensembles funéraires, Inrap, 5 et 6 décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.56-63, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328506v1</w:t>
+                <w:t xml:space="preserve">hal-03328752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, Temps de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FERACF, pp.137-142, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12498,109 +12511,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
+                <w:t xml:space="preserve">L'inhumation en période de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire sur le diagnostic des ensembles funéraires, Inrap, 5 et 6 décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.56-63, 2007</w:t>
+              <w:t xml:space="preserve">Archéologie Funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.215-217, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328752v1</w:t>
+                <w:t xml:space="preserve">hal-03328696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépultures de nouveau-nés et de nourrissons du 1er âge du Fer au ahut Moyen Age découvertes hors des contextes funéraires traditionnels sur les territoires carnute, turon et biturige cube : inventaire, synhtèse et interprétation</w:t>
               </w:r>
@@ -12694,51 +12694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14674,51 +14674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations antique et médiévale de l'ancien bourg de Saint-Victor. Rapport final de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15027,271 +15027,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implantations médiévales du Bois de Bel-Air à Saint-Laurent Nouan (Loir-et-Cher). Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Madeleine : hospitalité et recueillement à travers différentes occupations (IXe–XVIIIe s.). Rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Djemmali</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 161 p. 2010</w:t>
+                <w:t xml:space="preserve">M. Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap Centre–Île-de-France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330993v1</w:t>
+                <w:t xml:space="preserve">hal-02139673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Madeleine : hospitalité et recueillement à travers différentes occupations (IXe–XVIIIe s.). Rapport final d’opération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les implantations médiévales du Bois de Bel-Air à Saint-Laurent Nouan (Loir-et-Cher). Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Djemmali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 161 p. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poitevin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02139673v1</w:t>
+                <w:t xml:space="preserve">hal-03330993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouzilles, Abords de l'église, rue Antoine Caillé, rue Perrotin. Rapport de fouille Archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15602,51 +15602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel (Indre), Rue de l'Ormeau, impasse de l'Ormeau et rue de la Cueille. Rapport de surveillance de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15747,51 +15747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Derrière le parc&amp;quot;, rue du chanoine Carlotti. Redécouverte du cimetière antique de la &amp;quot;Haute-Cour&amp;quot;. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15899,280 +15899,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'évolution d'un quartier périphérique de Bourges à travers la fouille de la parcelle du 35 rue de Sarrebourg. DFS de fouilles préventives</w:t>
+                <w:t xml:space="preserve">Ambillou (Indre-et-Loire), « Les Bourdinières », Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330882v1</w:t>
+                <w:t xml:space="preserve">hal-03336150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambillou (Indre-et-Loire), « Les Bourdinières », Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Perception de l'évolution d'un quartier périphérique de Bourges à travers la fouille de la parcelle du 35 rue de Sarrebourg. DFS de fouilles préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03336150v1</w:t>
+                <w:t xml:space="preserve">hal-03330882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettray (Indre-et-Loire), « La Roberdière », Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16214,566 +16214,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verneuil-le-Château, déviation de la RD 58. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 3 vol., Inrap. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108381v1</w:t>
+                <w:t xml:space="preserve">hal-03330876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verneuil-le-Château, déviation de la RD 58. Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langeais, les Béziaux. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330876v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langeais, les Béziaux. DFS de fouilles préventives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330868v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richelieu, RD 749. DFS de fouilles préventives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03330880v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fondettes, &amp;quot;La Pérée&amp;quot;. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05205712v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondettes, &amp;quot;La Pérée&amp;quot;. Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 3 vol., Inrap. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330871v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, Ilot de la Charpenterie (2ème campagne). DFS de fouilles préventives</w:t>
               </w:r>
@@ -16911,409 +16911,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cimetière juif de Châteauroux. DFS de fouille de sauvetage urgent</w:t>
+                <w:t xml:space="preserve">Saint-Laurent-de-Lin, église communale. DFS de fouille de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330828v1</w:t>
+                <w:t xml:space="preserve">hal-03330849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Laurent-de-Lin, église communale. DFS de fouille de sauvetage</w:t>
+                <w:t xml:space="preserve">Neuvy-le-Roy, le Haut-Racan. DFS de fouille d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330849v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuvy-le-Roy, le Haut-Racan. DFS de fouille d'évaluation</w:t>
+                <w:t xml:space="preserve">Orléans, Ilot de la Charpenterie. DFS de fouilles préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Massat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330855v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, Ilot de la Charpenterie. DFS de fouilles préventives</w:t>
+                <w:t xml:space="preserve">Bourgueil/Saint-Nicolas-de-Bourgueil, liaison RD 35-RD749. DFS de fouille d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Th. Massat</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330841v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgueil/Saint-Nicolas-de-Bourgueil, liaison RD 35-RD749. DFS de fouille d'évaluation</w:t>
+                <w:t xml:space="preserve">Le cimetière juif de Châteauroux. DFS de fouille de sauvetage urgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chollet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN-SRA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330844v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, lycéee Saint-Euverte. DFS de fouilles préventives</w:t>
               </w:r>
@@ -18008,51 +18008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C2909D2"/>
+    <w:nsid w:val="398A5CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18239,51 +18239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0829-7737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253890713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02964792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Giuliani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#249;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma K&#246;glberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kryger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ricciardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X0009606X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFMCVZMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10343" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gombau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauclair" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833177v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salmona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sagasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/j7zw-m827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Rutgers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortaal-Paz Saar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/le-debarquement-de-provence-9782840483533.html" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328984v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sallem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baills" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2006_ant_29_1_1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331036v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330993v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336150v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330876v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330871v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330849v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330844v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330814v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330792v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330786v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0829-7737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253890713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02964792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Giuliani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#249;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma K&#246;glberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kryger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ricciardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10343" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X0009606X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFMCVZMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gombau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salmona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sagasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/j7zw-m827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Rutgers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortaal-Paz Saar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/le-debarquement-de-provence-9782840483533.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sallem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baills" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2006_ant_29_1_1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331036v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336150v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330855v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330814v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330792v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330786v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>