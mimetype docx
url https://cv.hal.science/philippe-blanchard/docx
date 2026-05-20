--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -4102,252 +4102,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Ie-IIIe s.) : caractérisation, hypothèses d'interprétations et perspectives de recherches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+                <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Ricciardi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53, pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00456965v1</w:t>
+                <w:t xml:space="preserve">hal-01789288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation archéologique du « Clos-Rougé » à Vontes, commune d’Esvres-sur-Indre (Indre-et-Loire) : un établissement rural gallo-romain réoccupé durant le haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ensembles funéraires du secteur central de la catacombe des Saints Pierre-et-Marcellin (Rome, Ie-IIIe s.) : caractérisation, hypothèses d'interprétations et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+                <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789288v1</w:t>
+                <w:t xml:space="preserve">halshs-00456965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass grave from the catacomb of Saints Peter and Marcellinus in Rome, second-third century AD</w:t>
               </w:r>
@@ -4385,51 +4385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coquerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (314), pp.989-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5798,51 +5798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges enfouis du sacré : pratiques d’inhumation et de dépôt d’objets dans les traditions chrétiennes, juives et musulmanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fait religieux à l’épreuve de l’archéologie. Religions, Cultures, Identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de l'Homme; Inrap, Nov 2025, Paris, France. https://www.mnhn.fr/system/files/2025-11/livret-colloque-fait-religieux-a-l-epreuve%20de-l-archeologie_0.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7807,51 +7807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,51 +7984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Ricciardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d'Archéologie Classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Rome, Italy. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9112,51 +9112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9654,51 +9654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12347,191 +12347,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
+                <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du séminaire sur le diagnostic des ensembles funéraires, Inrap, 5 et 6 décembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, pp.56-63, 2007</w:t>
+              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, Temps de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FERACF, pp.137-142, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328752v1</w:t>
+                <w:t xml:space="preserve">hal-03328785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille de la chapelle Saint-Lazare</w:t>
+                <w:t xml:space="preserve">Diagnostiquer la catastrophe ? Les d'Issoudun (Indre) et de Bourges (Cher).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tours antique et médiéval, lieux de vie, Temps de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FERACF, pp.137-142, 2007</w:t>
+              <w:t xml:space="preserve">Actes du séminaire sur le diagnostic des ensembles funéraires, Inrap, 5 et 6 décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.56-63, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328785v1</w:t>
+                <w:t xml:space="preserve">hal-03328752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inhumation en période de crise</w:t>
               </w:r>
@@ -12580,217 +12580,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépultures de nouveau-nés et de nourrissons du 1er âge du Fer au ahut Moyen Age découvertes hors des contextes funéraires traditionnels sur les territoires carnute, turon et biturige cube : inventaire, synhtèse et interprétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Baills</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-205, 2006, Supplément à la Revue archéologique du centre de la France, 978-2-913272-14-9</w:t>
+              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327971v1</w:t>
+                <w:t xml:space="preserve">hal-01789654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles considérations sur les espaces funéraires protohistoriques et antiques du site d’Esvres-sur-Indre (Indre-et-Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sépultures de nouveau-nés et de nourrissons du 1er âge du Fer au ahut Moyen Age découvertes hors des contextes funéraires traditionnels sur les territoires carnute, turon et biturige cube : inventaire, synhtèse et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, Féracf, pp.109-121, 2006, 29e supplément à la RACF</w:t>
+              <w:t xml:space="preserve">, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-205, 2006, Supplément à la Revue archéologique du centre de la France, 978-2-913272-14-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789654v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture de Philippe Ier, Réalités de l'embaumement</w:t>
               </w:r>
@@ -14674,51 +14674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations antique et médiévale de l'ancien bourg de Saint-Victor. Rapport final de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2012, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15602,51 +15602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel (Indre), Rue de l'Ormeau, impasse de l'Ormeau et rue de la Cueille. Rapport de surveillance de travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; SRA Centre. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15747,64 +15747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre, &amp;quot;Derrière le parc&amp;quot;, rue du chanoine Carlotti. Redécouverte du cimetière antique de la &amp;quot;Haute-Cour&amp;quot;. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15899,280 +15899,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambillou (Indre-et-Loire), « Les Bourdinières », Rapport de diagnostic archéologique</w:t>
+                <w:t xml:space="preserve">Perception de l'évolution d'un quartier périphérique de Bourges à travers la fouille de la parcelle du 35 rue de Sarrebourg. DFS de fouilles préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 31 p</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336150v1</w:t>
+                <w:t xml:space="preserve">hal-03330882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'évolution d'un quartier périphérique de Bourges à travers la fouille de la parcelle du 35 rue de Sarrebourg. DFS de fouilles préventives</w:t>
+                <w:t xml:space="preserve">Ambillou (Indre-et-Loire), « Les Bourdinières », Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP CIF. 2005</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2005, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330882v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettray (Indre-et-Loire), « La Roberdière », Rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16457,103 +16457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esvres-sur-Indre (37), &amp;quot;Le Clos Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; SRA Centre. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17404,51 +17404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tavant, &amp;quot;42 rue Grande&amp;quot;. DFS de fouille de sauvetage urgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18008,51 +18008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="398A5CC4"/>
+    <w:nsid w:val="886B78CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18239,51 +18239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0829-7737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253890713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02964792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Giuliani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#249;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma K&#246;glberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kryger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ricciardi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10343" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X0009606X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFMCVZMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gombau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salmona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sagasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/j7zw-m827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Rutgers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortaal-Paz Saar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/le-debarquement-de-provence-9782840483533.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sallem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328785v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327971v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baills" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2006_ant_29_1_1245" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331036v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336150v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330855v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330814v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330792v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330786v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-blanchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0829-7737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253890713" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Stefano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23858/FAH36/2023.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02964792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10127" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02043766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toksoy-K&#246;ksal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Brettell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12453" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sachau-Carcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaela Giuliani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0092-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souquet-Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vichi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Doucet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.028" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Giuliani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Duneufjardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04868056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#249;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma K&#246;glberger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kryger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.11207" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329322v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328799v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328815v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poulle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coquerelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ricciardi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10343" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coquerelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X0009606X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DFMCVZMQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327750v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328586v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Guiot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328568v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Akoudad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roncali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B002369H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gombau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278914v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02644328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532066v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Zitelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Henri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836647v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03139151v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281363v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330774v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330766v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330752v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Salesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dufour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salmona" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sagasser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03549490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/j7zw-m827" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031232v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Braem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/archeologie-du-judaisme-en-europe/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Archaeothanatology-Bioarchaeology-of-Mortuary/Knusel-Schotsmans/p/book/9781138492424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard V. Rutgers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortaal-Paz Saar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796389v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329974v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329950v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835031v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nahon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764645v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329374v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/le-debarquement-de-provence-9782840483533.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841220v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328984v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_archeologie_du_judaisme_en_France_et_en_Europe-9782707166944.html" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sallem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956179v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Theureau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328530v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328752v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328696v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789654v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327971v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baills" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2006_ant_29_1_1245" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marsollier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397037v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331101v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331076v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331064v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331036v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331043v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331024v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331017v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330999v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331009v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poitevin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330993v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330977v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330975v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330901v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330898v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330887v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330882v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336150v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Payet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ben Nejma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330880v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205712v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330862v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Massat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330855v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330841v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330844v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330828v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Chastel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330814v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330804v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330792v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330786v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330797v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>