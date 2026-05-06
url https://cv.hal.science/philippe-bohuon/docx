--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -72,12819 +72,12685 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling synergistic antioxidant combinations for α-Tocopherol in emulsions: A spectrophotometric-mathematical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Research in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.101134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crfs.2025.101134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal transitions of fonio (Digitaria exilis) starch: modeling and phase diagram from DSC analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Babadoudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fanou-Fogny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comlan Evariste Simon Mitchikpè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237, pp.118749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2025.118749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying water distribution between starch and protein in beans and chickpeas during cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.112021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of microwave cooking of legumes with excess water: The case of chickpeas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379, pp.05007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337905007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cooking, drying and grinding operations on chemical content, functional and sensorial qualities of Curcuma longa L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molika Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Forestier-Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.998-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-022-01683-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cooking and drying operations on color, curcuminoids, and aroma of Curcuma longa L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molika Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.16643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the Thermal Denaturation of the Protein–Water System in Pulses (Lentils, Beans, and Chickpeas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (32), pp.9980-9989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c03553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postharvest treatments of turmeric (Curcuma longa L.) in Cambodia – Impact on quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molika Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokneang In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (6), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/th2022/026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A digital learning tool based on models and simulators for food engineering (MESTRAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.110375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling folates reaction kinetics during cowpea seed germination in comparison with soaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rychlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Striegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 340, pp.127960 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure analysis of crust during deep-fat or hot-air frying to understand French fry texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têko Gouyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 298, pp.110484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the gelatinization-melting transition of the starch-water system in pulses (lentil, bean and chickpea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Akissoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264, pp.117983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-compartment model for heat and mass transfer during the frying of frozen pre-fried french fries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têko Gouyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.110587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of the kinetic parameters of anthocyanins degradation at different water activities during treatments at high temperature (100–140 °C) using an unsteady-state 3D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiarid Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 279, pp.109951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.109951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of acoustic-mechanical measurements for texture of French fries: Comparison of deep-fat frying and air frying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têko Gouyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fontez Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.108947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling osmotic dehydration with heat treatment for green papaya impregnated with blackberry juice solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiarid N. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Mercedes Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.14507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality, typicity and potential valorization of Piper borbonense, a poorly known wild pepper from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Servent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum-Chéong-Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (3), pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/th2020/75.3.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of soaking process on the microstructure of cowpea seeds in relation to solid losses and water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Akissoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.268 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization and modeling of reaction and diffusion to explain folate behavior during soaking of cowpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rychlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Striegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253, pp.49 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of water transport with convection effects on amylose transfer in a swelling, eroding and gelatinizing starchy matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Matignon-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic study of enzymatic α-galactoside hydrolysis in cowpea seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.443-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-response modeling of reaction-diffusion to explain alpha-galactoside behavior during the soaking-cooking process in cowpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coffigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Alter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of heat and water transport in plantain during steeping to predict gelatinization and in vitro starch digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraldo Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of blanching, sweating and drying operations on pungency, aroma and color of Piper borbonense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.274 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.09.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the effect of temperature, water activity and carbon dioxide on the growth of Aspergillus niger and Alternaria alternata isolated from fresh date fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Leguerinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.1685-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Starch gelatinization and in vitro digestibility behaviour after heat treatment: Comparison between plantain paste and piece of pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraldo Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.426-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat Resistances of C andida Apicola and A spergillus Niger Spores Isolated From Date Fruit Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Belbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leguérinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Meot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.12272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current Food Classifications in Epidemiological Studies Do Not Enable Solid Nutritional Recommendations for Preventing Diet-Related Chronic Diseases: The Impact of Food Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pichan Prabhasankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.629-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/an.115.008789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02032434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-fat frying process induces nutritional composition diversity of fried products assessed by SAIN/LIM scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digestibility prediction of cooked plantain flour as a function of water content and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giraldo Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (5), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postharvest treatments of wild pepper ( \textitPiper spp.) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (5), pp.371--380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits/2014025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of brown rice and limited-water cooking modes and its potential use for texture prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Meot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Matencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of sodium chloride and pH during acidic marination on water retention and mechanical properties of turkey breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 96 (3), pp.1133-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of water transport and swelling associated with starch gelatinization during rice cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Briffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling heat transfer for disinfestation and control of insects (larvae and eggs) in date fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Ben-Lalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (2), pp.505-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling deep-fat frying for control of acrylamide reaction in plantain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziya Günata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (1), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of pH during immersion of meat protein matrices in acidic marinades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (3), pp.618-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqueous extraction of anthocyanins from Hibiscus sabdariffa: Experimental kinetics and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mady Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falillou Sambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikhou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama Sakho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of water activity on anthocyanin degradation and browning kinetics at high temperatures (100-140 degrees C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiarid N. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel M. Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Mercedes Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.106 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the experimental errors and their propagation on the accuracy of identified kinetics parameters: oxygen and temperature effects on ascorbic acid oxidation during storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.1131-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie201087h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling heat-disinfestation of dried fruits on “biological model” larvae Ephestia kuehniella (Zeller)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Ben-Lalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2010.10.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degradation of β-carotene during fruit and vegetable processing or storage: reaction mechanisms and kinetic aspects: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (6), pp.417-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/fruits/2011058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into β-Carotene thermal degradation in oils with multiresponse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (12), pp.2035-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-011-1864-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass transfer dynamics during the acidic marination of turkey meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 104 (1), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acrylamide kinetic in plantain during heating process: Precursors and effect of water activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (5), pp.1452-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2011.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic study of β-carotene and lutein degradation in oils during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verohanitra Randrianatoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréina Laffargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 112 (3), pp.NA-NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.200900165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02033560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ability of some food preservation processes to modify the overall nutritional value of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janvier Kindossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100, pp.613-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ascorbic acid in food: development of a rapid analysis technique and application to diffusivity determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.838-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A kinetic approach to textural changes of different banana genotypes (Musa sp.) cooked in boiling water in relation to starch gelatinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Ricardo Uclés-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (4), pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics of ascorbic acid degradation and colour change in ground cashew apples treated at high temperatures (100–180 °C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiarid Elizondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (8), pp.1724-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2010.02327.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics of Anthocyanin Degradation and Browning in Reconstituted Blackberry Juice Treated at High Temperatures (100−180 °C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiarid Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (4), pp.2314-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf902381e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into fry-drying process of wood through a simplified approach of heat and mass transport phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Meot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (5), pp.490-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2010.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of acrylamide mitigation in model system: Effect of pure phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Günata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (2), pp.558-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.04.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of deep-fat frying on ascorbic acid, carotenoids and potassium contents of plantain cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rojas-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (1-2), pp.123-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637480600658393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal Sensitivity of Some Plantain Micronutrients during Deep‐Fat Frying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rojas-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (5), pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2009.01155.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survival kinetics of Ephestia kuehniella eggs during 46–75°C heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Ben-Ialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Stored Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspr.2009.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat and mass transfer in fry drying of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Meot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), p.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373930601184114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of Fish Drying Kinetics Using a Combination of Surface Response Methodology and Diffusional Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zakhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (8-9), pp.2083-2096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373939508917065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-free estimation of mass fluxes based on concentration profiles. II. Effect of noise on concentration profiles and of time resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (3), pp.754-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2006.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of the in vitro Digestible Iron and Zinc Content of Okra ( Hibiscus esculentus L. ) Sauce Widely Consumed in Sahelian Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Treche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1750-3841.2007.00280.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical equilibrium of minced turkey meat in organic acid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abi Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zakhia-Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (2), pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densities, viscosities and water activities of ternary NaCl–glucose syrup–water systems from 283.1 to 298.1 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 68 (3), pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2004.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model-free estimation of mass fluxes based on concentration profiles. I. Presentation of the method and of a sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (2), pp.129-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisture Desorption Isotherms for Fresh and Osmotically Treated Mangoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pakistan Journal of Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2), pp.239-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3923/pjbs.2005.239.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulsed vacuum brining of poultry meat: experimental study on the impact of vacuum cycles on mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidal Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58 (1), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(02)00366-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulsed vacuum brining of poultry meat: interpretation of mass transfer mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcène Guédider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58 (1), pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0260-8774(02)00367-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refroidissement rapide du poisson à bord : le cas de la sardine en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zakhia Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1022, pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasibility of Rapid Cooling of Sardines on Board Trawlers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rappine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1022), pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soaking turkey meat in salt-glucose syrup solutions-an experimental study of mass transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (8), pp.1243-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ps/81.8.1243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refroidissement rapide du poisson à bord : cas de la sardine de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Zakhia-Rozis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisabilité du refroidissement rapide de sardines à bord des chalutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rappine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1022, pp.39-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmotic treatment of fish and meat products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poligné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (2-3), pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00215-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezing of a porous medium in contact with a concentrated aqueous freezant: numerical modelling of coupled heat and mass transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (11), pp.2093-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0017-9310(00)00238-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Influencing Mass Transfer During Immersion Cold Storage of Apples in NaCl/Sucrose Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Raoult-Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (6), pp.327-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/fstl.1999.0556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors influencing mass transfer during immersion cold storage of apples in NaCl-sucrose solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Raoult Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lebensmittel wissenschaft und technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 32 (6), pp.327-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soaking process in ternary liquids: Experimental study of mass transport under natural and forced convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Raoult-Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (4), pp.451 - 469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(98)00073-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Densities and Viscosities of Ternary Systems of NaCl−Sucrose−Water from 283.15 to 303.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raoult-Wack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42 (2), pp.266-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je960226a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Spectrophotometric Assay with Mathematical Modeling to Unveil Optimal Combinations for Antioxidant Synergy with Tocopherols in Oil-in-Water Emulsions</w:t>
+                <w:t xml:space="preserve">Design of a Spectrophotometric Assay Coupled with Mathematical Modeling to Identify Optimal Antioxidant Synergies with Tocopherols in O/W Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Gamaethiralalage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Baréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Barouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">115th AOCS Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Portland, United States</w:t>
+              <w:t xml:space="preserve">20th Euro Fed Lipid Congress and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494750v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la durée d’exposition aux micro-ondes sur la structure des graines de pois chiches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of a Spectrophotometric Assay with Mathematical Modeling to Unveil Optimal Combinations for Antioxidant Synergy with Tocopherols in Oil-in-Water Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès de la Société Française de Génie des Procédés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">115th AOCS Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976688v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Spectrophotometric Assay Coupled with Mathematical Modeling to Identify Optimal Antioxidant Synergies with Tocopherols in O/W Emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet de la durée d’exposition aux micro-ondes sur la structure des graines de pois chiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitoria Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Euro Fed Lipid Congress and Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19. Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Deauville, France. pp.01004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202540701004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494720v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé traditionnel de fabrication des beignets de niébé : innover pour faciliter la production et maitriser l'imprégnation en huile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Rivier</w:t>
+                <w:t xml:space="preserve">Technological aptitude of different chickpea cultivars for canning: a kinetic approach to textural changes and their sensory acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Siguemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Forestier-Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones légumineuses (RFL4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.53</w:t>
+              <w:t xml:space="preserve">World Congress of Food Science and Technology (IUFoST 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFoST; AIM, Sep 2024, Rimini, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183062v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological aptitude of different chickpea cultivars for canning: a kinetic approach to textural changes and their sensory acceptability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Forestier-Chiron</w:t>
+                <w:t xml:space="preserve">Procédé traditionnel de fabrication des beignets de niébé : innover pour faciliter la production et maitriser l'imprégnation en huile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yvanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Emeric Madode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Ezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouquet-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Food Science and Technology (IUFoST 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFoST; AIM, Sep 2024, Rimini, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Rencontres francophones légumineuses (RFL4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAe; Terres Inovia; Terres Univia, Jan 2024, Saly, Sénégal. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182449v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave hydrothermal treatment of chickpea seeds: mass transfer dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Understanding the physicochemical processes involved in cooking legumes to drive water transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICEF14 - International Congress of Engineering Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEF- International Association For Engineering And Food, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588764v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the physicochemical processes involved in cooking legumes to drive water transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microwave hydrothermal treatment of chickpea seeds: mass transfer dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Mestres</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF14 - International Congress of Engineering Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEF- International Association For Engineering And Food, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICEF, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430836v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of raw material variability: literature review and development of methods to characterize grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de traitement par micro-ondes des légumineuses en excès d’eau : cas des pois-chiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congrès de la Société Française de Génie des Procédés (SFGP 2022) « Sciences et Solutions technologiques pour la Transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Piloter la cuisson des légumineuses pour améliorer leur qualité nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Courtois</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones des Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USC Légumineuses, Ecophysiologie Végétale, Agroécologie (LEVA), Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320803v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding starch gelatinization and proteins denaturation during pulses cooking to improve nutritional quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EFFoST International Conference 2021 : Healthy Individuals, Resilient Communities, and Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFFOST, Nov 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter la cuisson des légumineuses pour améliorer leur qualité nutritionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evolution of colour and curcuminoids during the turmeric processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones des Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, USC Légumineuses, Ecophysiologie Végétale, Agroécologie (LEVA), Feb 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">35th EFFoST International Conference 2021 : Healthy Individuals, Resilient Communities, and Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFOST, Nov 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894423v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of colour and curcuminoids during the turmeric processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A versatile simulator for defrosting, convective and boiling drying during hot air frying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têko Gouyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EFFoST International Conference 2021 : Healthy Individuals, Resilient Communities, and Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFFOST, Nov 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894390v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173861v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling in-vitro starch digestibility as a function of both food structure and degree of starch gelatinization α: case of plantain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Briffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Giraldo Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd EFFoST International Conference 2019 Sustainable Food Systems - Performing by Connecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFFOST, Nov 2019, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du mode de cuisson des frites sur la microstructure de leur croûte et leurs déterminants texturaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gouyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFGP du groupe Ingénierie Avancée des Procédés "Simulation des procédés dans les industries agroalimentaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173776v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food process models for training purpose through knowledge engineering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Engineering and Food (ICEF 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du mode de cuisson des frites sur la microstructure de leur croûte et leurs déterminants texturaux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outil numérique d’enseignement des procédés de transformation alimentaires via l’ingénierie des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894935v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des traitements post-récolte du poivre sauvage (Piper spp.) à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques QualiREG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du procédé de friture sur la répartition et l'état de l'eau mesurée par la RMN et IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Branellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vitrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes rencontres scientifiques et technologiques des industries alimentaires AGORAL, Nantes, 31 mars-1er avril 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demarch for the modeling of coupled heat and mass transfer during immersion chilling and freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Chourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Raoult Wack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the European concerted action on "The preservation of frozen food quality and safety throughout the distribution chain", Athens, GRC, 27-29 March 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Greece. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577640v1</w:t>
-              </w:r>
-[...10097 lines deleted...]
-                <w:t xml:space="preserve">hal-04976698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la durée d'exposition aux micro-ondes sur la structure des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitoria Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Detomi de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation &amp; Simulation des transformations Agro-alimentaires (MESTRAL - AgreenCamp)-Innovations en partage et nouvelles compétences en pédage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marc Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Agreenium et IMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12894,91 +12760,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de transferts de matière et d’énergie dans un système solide/fluide : Interactions, réactions et modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier II, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04977082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12988,157 +12854,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif d'imprégnation par immersion sous pression variable de produits poreux d'origine animale ou végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 00 05257. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13285,51 +13151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Gamaethiralalage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ezin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Siguemoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chaumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier-Chiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cornut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briffaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Giraldo Toro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouyo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vitrac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05386928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Babadoudou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fanou-Fogny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Evariste Simon Mitchikp&#232;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118749" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05158153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04506331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04529579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molika Yin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-022-01683-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16643" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c03553" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977053v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2022/026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rychlik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Striegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127960" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892001v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110484" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117983" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108947" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109951" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14507" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum-Ch&#233;ong-Sing" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2020/75.3.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485714v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.02.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraldo Toro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL3XMQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M&#233;ot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matignon-Pons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3HWS8XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977048v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.07.030" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D3F8BW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977045v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01400687v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.09.144" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbahi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerinel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;ot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loiseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.04.023" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNQHLS2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.008789" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Meot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12272" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.11.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL41BN65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matencio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7S7SD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052489v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.10.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMB8LTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188100v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Lalli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN1JMT27-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201087h" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976779v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.10.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WKH63T0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falillou Sambe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.10.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya G&#252;nata" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.04.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P816GD4G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976777v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bassama" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hocine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.03.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41PX6H5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFMQ3Z58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.10.047" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G50Q8KDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976761v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Giraldo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ricardo Ucl&#233;s-Santos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa S&#225;nchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.030" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN32M3R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025808v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Lima" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902381e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Elizondo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2010.02327.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Randrianatoandro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900165" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRNZC18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662358v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.12.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J69SWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976759v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G&#252;nata" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.071" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5X17D1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594827v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.03.016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQMJQB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976740v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rojas-Gonzalez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637480600658393" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976752v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01155.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3DH6PF6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976756v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Ialli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2009.03.001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G809XP12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976747v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Nakhoul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.07.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6BKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976743v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Treche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00280.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHSDQQ1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Meot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930601184114" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976694v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939508917065" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.02.031" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHFM3Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583385v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976735v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deumier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.06.013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23PVKRTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/pjbs.2005.239.243" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00366-7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCFX79JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976727v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Gu&#233;dider" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0260-8774(02)00367-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK61GM36-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976717v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deumier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collignan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.8.1243" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977095v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rappine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia Rozis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580473v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976709v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polign&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00215-6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MSQ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579702v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00238-6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ACF795C0F960E145F1B732F15DBD6EEBBA592BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976706v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1999.0556" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STFK3TTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578867v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01730337v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(98)00073-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5PQ44S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976698v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Maguer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raoult-Wack" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je960226a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-67DHDZQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796009v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04977082v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977116v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marouze" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05158153v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villeneuve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bar&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barouh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crfs.2025.101134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05386928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Babadoudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Domingo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fanou-Fogny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comlan Evariste Simon Mitchikp&#232;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mestres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2025.118749" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04506331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lef&#232;vre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Detomi de Albuquerque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carrey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04529579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molika Yin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maraval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Forestier-Chiron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-022-01683-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.16643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c03553" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Bohuon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokneang In" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2022/026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Suciu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rychlik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Striegel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127960" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#234;ko Gouyo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rondet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110484" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03892043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bohuon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Akisso&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ollier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matignon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goujot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110587" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bassama" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez Nguyen The" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108947" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid N. Jimenez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Soto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dornier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mercedes P&#233;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14507" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03886471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boulanger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Servent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum-Ch&#233;ong-Sing" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2020/75.3.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Briffaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Akisso&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briffaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M&#233;ot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Matignon-Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mestres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3HWS8XJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977048v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ricci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Alter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.07.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D3F8BW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.057" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977047v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraldo Toro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gibert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL3XMQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01400687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.09.144" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belbahi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leguerinel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;ot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loiseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Madani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ricci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.04.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNQHLS2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977041v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belbahi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Meot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loiseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12272" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02032434v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rock" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichan Prabhasankar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/an.115.008789" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Achir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.10.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVD4M4C9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.11.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL41BN65-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01188100v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descroix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoarau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2014025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Meot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matencio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.05.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7S7SD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchesseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.10.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSMB8LTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025777v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Lalli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.11.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN1JMT27-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya G&#252;nata" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.04.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P816GD4G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.10.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WKH63T0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025791v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Ciss&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falillou Sambe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikhou Kane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Sakho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.10.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004189v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel M. Dornier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bonazzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Mercedes Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.02.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKLDTGH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie201087h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.10.047" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G50Q8KDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011058" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506489v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-011-1864-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0MHJXJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trystram" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.12.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFMQ3Z58-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bassama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hocine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulanger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.03.018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N41PX6H5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02033560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra Randrianatoandro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ina Laffargue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.200900165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRNZC18-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Kindossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.05.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRMQL7WN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662358v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Gontard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2009.12.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42J69SWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Giraldo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Ricardo Ucl&#233;s-Santos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa S&#225;nchez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.01.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN32M3R5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976764v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Lima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiarid Elizondo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2010.02327.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02025808v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vaillant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902381e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Meot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bailleres" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.03.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XQMJQB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976759v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G&#252;nata" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.04.071" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5X17D1S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976740v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rojas-Gonzalez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637480600658393" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2009.01155.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3DH6PF6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Ben-Ialli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspr.2009.03.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G809XP12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Meot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bailleres" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373930601184114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976694v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373939508917065" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588707v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2006.02.031" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQPHFM3Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Hemery" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Treche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2007.00280.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHSDQQ1H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976747v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abi Nakhoul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.07.016" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG6BKW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976735v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deumier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.06.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23PVKRTC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583385v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976729v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/pjbs.2005.239.243" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976721v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saber" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00366-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCFX79JP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976727v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahc&#232;ne Gu&#233;dider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0260-8774(02)00367-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZK61GM36-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580475v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chourot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia Rozis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977095v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chourot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rappine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976717v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deumier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Collignan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/81.8.1243" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Zakhia-Rozis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580473v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976709v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polign&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00215-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MSQ9B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579702v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(00)00238-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ACF795C0F960E145F1B732F15DBD6EEBBA592BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976706v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francois" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult-Wack" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/fstl.1999.0556" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STFK3TTT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578867v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Raoult Wack" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01730337v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(98)00073-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5PQ44S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976698v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Maguer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raoult-Wack" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je960226a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-67DHDZQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Durand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Gamaethiralalage" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05494750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04976688v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Souza" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540701004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182449v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Siguemoto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chaumont" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delpech" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183062v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Emeric Madode" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ezin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet-Rivier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rivier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04430836v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lefevre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588764v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796060v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cornut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04588706v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894423v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894436v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894390v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320803v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Courtois" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173776v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marc Kondjoyan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894920v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Giraldo Toro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilbert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03894935v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouyo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173861v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193187v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580122v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branellec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vitrac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577640v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796009v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413985v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/tel-04977082v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04977116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marouze" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>