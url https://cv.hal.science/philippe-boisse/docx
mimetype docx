--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -498,793 +498,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in composite forming through 25 years of ESAFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
+                <w:t xml:space="preserve">Remko Akkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Naouar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierpaolo Carlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Kärger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-022-01682-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872150v1</w:t>
+                <w:t xml:space="preserve">hal-03659782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial Analysis of Endodontic Microsurgery Using Finite Element Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical analyses of the mechanical behavior during draping of non-orthogonal bi-axial non-crimp fabric composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+                <w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+                <w:t xml:space="preserve">Sylvain Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominic Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Fideu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm12061012⟩</w:t>
+              <w:t xml:space="preserve">Materials and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702281v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Membrane Behavior of UD-NCF in Macroscopic Forming Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A combined method for analyzing the effective thermal conductivity evolution of satin weave thermoset prepregs during preforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zizhao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaifu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-2977b4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.107574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045466v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses of the mechanical behavior during draping of non-orthogonal bi-axial non-crimp fabric composite reinforcements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hypoelastic Approach for Simulating the Independent Bending Behavior of Textile Composite within the Stress Resultant Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Fideu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Bo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2022.110682⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1223 - 1233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-a51g25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045350v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined method for analyzing the effective thermal conductivity evolution of satin weave thermoset prepregs during preforming process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifactorial Analysis of Endodontic Microsurgery Using Finite Element Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zizhao Zhao</w:t>
+                <w:t xml:space="preserve">Raphael Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Cheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaifu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm12061012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659778v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in composite forming through 25 years of ESAFORM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the Membrane Behavior of UD-NCF in Macroscopic Forming Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Carlone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Bastian Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luise Kärger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926 KEM, pp.1413 - 1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-022-01682-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-2977b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659782v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Macro Simulations of the Forming of 3D Non-Crimp Woven Fabrics</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.112-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1560,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1677,51 +1677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhilde Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Ezeldeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,77 +1798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-based evaluation of the drapability of textile composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1896,546 +1896,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dahl’s Model for the Inelastic Bending Behavior of Textile Composite Preforms. Analysis of its Influence in Draping Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Textiles&amp;lt;/i&amp;gt;: Multidisciplinary Open Access Journal in Research and Innovation of Textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2021.728485⟩</w:t>
+              <w:t xml:space="preserve">TEXTILES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/textiles1010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660069v1</w:t>
+                <w:t xml:space="preserve">hal-04707731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Dahl’s Model for the Inelastic Bending Behavior of Textile Composite Preforms. Analysis of its Influence in Draping Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Ghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2021.728485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429477v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for the forming process of fibrous composites structures via second gradient enriched continuum models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Makradi</w:t>
+                <w:t xml:space="preserve">Analysis of the Forming of Interlock Textile Composites Using a Hypoelastic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1629050⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09966-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711456v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Textiles&amp;lt;/i&amp;gt;: Multidisciplinary Open Access Journal in Research and Innovation of Textiles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model reduction for the forming process of fibrous composites structures via second gradient enriched continuum models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valerio D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Daouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Makradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEXTILES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (10), pp.1061-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/textiles1010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2019.1629050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707731v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hypoelastic stress resultant shell approach for simulations of textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 149, pp.106558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2469,130 +2469,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction for the forming process of fibrous composites structures via second gradient enriched continuum models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valerio D’agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Aivaliotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Makradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (10), pp.1061-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15376494.2019.1629050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350340v1</w:t>
@@ -2616,90 +2616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support for Removing Fractured Endodontic Instruments: A Patient-Specific Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Richert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.2602. </w:t>
@@ -2731,971 +2731,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the forming of tufted multilayer composite preforms</w:t>
+                <w:t xml:space="preserve">A review of numerical analyses and experimental characterization methods for forming of textile reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Hamila</w:t>
+                <w:t xml:space="preserve">B. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108981⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (8), pp.143-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cja.2020.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660046v1</w:t>
+                <w:t xml:space="preserve">hal-03660085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of numerical analyses and experimental characterization methods for forming of textile reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the forming of tufted multilayer composite preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Liang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (8), pp.143-163. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cja.2020.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660085v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and modeling of wrinkling in composite forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Steer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">E. Guzman-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcs5030081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345376v1</w:t>
+                <w:t xml:space="preserve">hal-03660553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and modeling of wrinkling in composite forming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and analysis of in-plane bending in fibrous reinforcements with rotation-free shell finite elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guzman-Maldonado</w:t>
+                <w:t xml:space="preserve">Quentin Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222-223, pp.111014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs5030081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660553v1</w:t>
+                <w:t xml:space="preserve">hal-03345376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Naouar</w:t>
+                <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Vasiukov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faleh Tamimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019611v1</w:t>
+                <w:t xml:space="preserve">hal-03019939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile Composite Damage Analysis Taking into Account the Forming Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Jauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (23), pp.5337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma13235337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-FE modelling of textile composites and X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C H Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Selezneva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.16969 - 16989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05225-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019867v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validated Finite Element Models of Premolars: A Scoping Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Farges</w:t>
+                <w:t xml:space="preserve">Identification and validation of a hyperelastic model for self-reinforced polypropylene draping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Selezneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faleh Tamimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (15), </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13153280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-020-01542-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019939v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and numerical modelling of the mechanical behaviour of a glass plain weave composite reinforcement</w:t>
               </w:r>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Carvelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1-2), pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 250, pp.112602 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3915,77 +3915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wrinkling during bending of composite reinforcement laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,51 +4188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Carvelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (4), pp.3632-3647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4513,51 +4513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.773-784. </w:t>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4719,274 +4719,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prismatic solid-shell finite element based on a DKT approach with efficient calculation of through the thickness deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+                <w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.08.003⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661406v1</w:t>
+                <w:t xml:space="preserve">hal-02173882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending and wrinkling of composite fiber preforms and prepregs. A review and new developments in the draping simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A prismatic solid-shell finite element based on a DKT approach with efficient calculation of through the thickness deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Quentin Steer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141, pp.234-249. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.18-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173882v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting cold gas in a high-redshift galaxy using a lensed background quasar</w:t>
               </w:r>
@@ -5217,308 +5217,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
+                <w:t xml:space="preserve">Modélisation du procédé de thermoestampage de composites préimprégnés à matrice thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.9-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.28.9-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661409v1</w:t>
+                <w:t xml:space="preserve">hal-04674381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du procédé de thermoestampage de composites préimprégnés à matrice thermoplastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hu Xiong</w:t>
+                <w:t xml:space="preserve">The Need to Use Generalized Continuum Mechanics to Model 3D Textile Composite Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28, pp.9-33. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (4, SI), pp.761-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.28.9-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-018-9719-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674381v1</w:t>
+                <w:t xml:space="preserve">hal-04661409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature determination in the bending test of continuous fibre reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,64 +5591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bias-extension test for the analysis of in-plane shear properties of textile composite reinforcements and prepregs: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guzman-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5712,51 +5712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shell formulation for fibrous reinforcement forming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,90 +5816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the deep drawing of a 3D woven fabric with a second gradient model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (11), pp.2165 - 2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5927,605 +5927,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">G. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538195v1</w:t>
+                <w:t xml:space="preserve">hal-02174933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficulties in modeling the mechanical behavior of textile composite reinforcements with standard continuum mechanics of Cauchy. Some possible remedies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation EF à l’échelle mésoscopique de la déformation de renforts composite à partir de microtomographie à rayon X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.019⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077387v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the development of defects during composite reinforcements and prepreg forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The difficulties in modeling the mechanical behavior of textile composite reinforcements with standard continuum mechanics of Cauchy. Some possible remedies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2015.0269⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077402v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of thermoplastic prepreg thermoforming based on a visco-hyperelastic model and a thermal homogenization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
+                <w:t xml:space="preserve">Modelling the development of defects during composite reinforcements and prepreg forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.431-442. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (2071), </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2015.12.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2015.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174933v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso FE simulation of composite reinforcement deformation based on X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2016029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6542,51 +6542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of 3D Textile Composite Reinforcement Simulations: Solutions to Spurious Transverse Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias extension test on an unbalanced woven composite reinforcement: Experiments and modeling via a second-gradient continuum approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the field of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6897,77 +6897,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum and discrete models for unbalanced woven fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valerio d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94-95, pp.263-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6995,547 +6995,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of forming of a non-crimp 3D orthogonal weave E-glass composite reinforcement</w:t>
+                <w:t xml:space="preserve">Minimization of Shear Energy in Two Dimensional Continua with Two Orthogonal Families of Inextensible Fibers: The Case of Standard Bias Extension Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pazmino</w:t>
+                <w:t xml:space="preserve">F. Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valerio d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+                <w:t xml:space="preserve">David Steigmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-015-9536-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710134v1</w:t>
+                <w:t xml:space="preserve">hal-01176313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshing Preprocessor for the Mesoscopic 3D Finite Element Simulation of 2D and Interlock Fabric Deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of forming of a non-crimp 3D orthogonal weave E-glass composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pazmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wendling</w:t>
+                <w:t xml:space="preserve">S Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valter Carvelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Daniel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-015-9441-8⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737317v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D composite reinforcement meso F.E. analyses based on X-ray computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+                <w:t xml:space="preserve">Meshing Preprocessor for the Mesoscopic 3D Finite Element Simulation of 2D and Interlock Fabric Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schneider</w:t>
+                <w:t xml:space="preserve">J. L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 132, pp.1094-1104. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.869-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-015-9441-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804740v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Shear Energy in Two Dimensional Continua with Two Orthogonal Families of Inextensible Fibers: The Case of Standard Bias Extension Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D composite reinforcement meso F.E. analyses based on X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dell'Isola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Madeo</w:t>
+                <w:t xml:space="preserve">J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Steigmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 p. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.1094-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-015-9536-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176313v1</w:t>
+                <w:t xml:space="preserve">hal-01804740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Behavior of Stretch-Broken Carbon Fiber and Thermoplastic Resin Composites During Manufacturing</w:t>
               </w:r>
@@ -7547,51 +7547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7663,64 +7663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis, modelling and simulation of the forming of pre-impregnated thermoplastics composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guzman-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7806,64 +7806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7961,51 +7961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (4), pp.2041-2060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8052,51 +8052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced modeling of 3D composite preform deformations taking into account local fiber bending stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,403 +8150,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent geometrical modeling of interlock fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of thermoplastic prepreg bending stiffness during manufacturing and of its influence on wrinkling simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Wendling</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mickael Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096488v1</w:t>
+                <w:t xml:space="preserve">hal-04710406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thermoplastic prepreg bending stiffness during manufacturing and of its influence on wrinkling simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Meso-scale FE analyses of textile composite reinforcement deformation based on X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.08.020⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710406v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale FE analyses of textile composite reinforcement deformation based on X-ray computed tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Consistent geometrical modeling of interlock fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.93-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the onset of shear boundary layers in fibrous composite reinforcements by second gradient theory</w:t>
               </w:r>
@@ -8571,51 +8571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (3), pp.587-612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8634,572 +8634,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of composite forming at meso scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Tension locking in finite-element analyses of textile composite reinforcement deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.410⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (6), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951067v1</w:t>
+                <w:t xml:space="preserve">hal-00938610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension locking in finite-element analyses of textile composite reinforcement deformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analysis of the stress components during the forming of a textile composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.492-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938610v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the stress components during the forming of a textile composite reinforcement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Analysis of the stress components in a textile composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.269-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312439222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951070v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the stress components in a textile composite reinforcement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Meso modelling for composite preform shaping - Simulation of the loss of cohesion of the woven fibre network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bareggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (3), pp.269-285. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998312439222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785642v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso modelling for composite preform shaping - Simulation of the loss of cohesion of the woven fibre network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of composite forming at meso scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bareggi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sebastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Barregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.07.010⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00934559v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoforming simulation of multilayer composites with continuous fibres and thermoplastic matrix</w:t>
               </w:r>
@@ -9211,51 +9211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52, pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9295,450 +9295,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
+                <w:t xml:space="preserve">Numerical analysis of non-isothermal viscoelastic materials for thermoforming of polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Daniel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.1692-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785596v1</w:t>
+                <w:t xml:space="preserve">hal-00951065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of non-isothermal viscoelastic materials for thermoforming of polymer films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modeling the onset of shear boundary layers in fibrous composite reinforcements by second-gradient theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1692⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00033-013-0347-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951065v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the onset of shear boundary layers in fibrous composite reinforcements by second-gradient theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic scale analyses of textile composite reinforcement compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00033-013-0347-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934569v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking in simulation of composite reinforcement deformations. analysis and treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.109-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9940,51 +9940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10057,51 +10057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10148,77 +10148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element model for NCF composite reinforcement preforming: Importance of inter-ply sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10271,328 +10271,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic model for large deformation analyses of 3d interlock composite preforms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyses of the Deformation Mechanisms of Non-Crimp Fabric Composite Reinforcements during Preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3 - 4), pp.513-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-011-9207-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.05.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938544v1</w:t>
+                <w:t xml:space="preserve">hal-00935536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the Deformation Mechanisms of Non-Crimp Fabric Composite Reinforcements during Preforming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hyperelastic model for large deformation analyses of 3d interlock composite preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (3 - 4), pp.513-599. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (12), pp.1352-1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-011-9207-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935536v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hyperélastique pour la simulation de renforts tissés de composites. Etude en grandes transformations à l'échelle mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (1), pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10630,64 +10630,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic modelling for mesoscopic analyses of composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (14), pp.1623-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10727,526 +10727,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wrinkling during textile composite reinforcement forming. Influence of tensile, in-plane shear and bending stiffnesses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analyses of textile reinforcement forming of a tetrahedral shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.01.011⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Volume 42 (Issue 6), pp.Pages 612-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578046v1</w:t>
+                <w:t xml:space="preserve">hal-00601863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses of textile reinforcement forming of a tetrahedral shape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601863v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/inter-ply shear behaviors of continuous fiber reinforced thermoplastic composites in thermoforming processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation of wrinkling during textile composite reinforcement forming. Influence of tensile, in-plane shear and bending stiffnesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Bréard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 93 (7), pp.1692-1703. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71, pp.683-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2011.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938549v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
@@ -11288,1757 +11288,1757 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wrinkling during textile composite reinforcement forming. Influence of tensile, in-plane shear and bending stiffnesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 71 (5), pp.683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcement forming at mesoscale: Influence of transverse compression on the global response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (SUPPL. 1), pp.699-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0866-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938535v1</w:t>
+                <w:t xml:space="preserve">hal-01813940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of textile-reinforced composites taking into account textile forming parameters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A hyperelastic approach for composite reinforcement large deformation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Aimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sidoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0680-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998309345348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934548v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale modelling of forming textile reinforcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Badel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Stéphane Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850046v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of numerical simulation of woven reinforcement forming at mesoscale: Influence of transverse compression on the global response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Determination of the mechanical properties of textile-reinforced composites taking into account textile forming parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn van den Broucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Middendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (SUPPL. 1), pp.699-702. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0866-1⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.1351-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0680-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813940v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hyperelastic approach for composite reinforcement large deformation analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Hagege</w:t>
+                <w:t xml:space="preserve">Meso-scale modelling of forming textile reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sidoroff</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.34-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464200v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analyses of 3d interlock composite preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.09.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 suppl.1, pp.719-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0871-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505131v1</w:t>
+                <w:t xml:space="preserve">hal-00938596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses of 3d interlock composite preforming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 210, pp. 378-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0871-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938596v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoelastic, hyperelastic, discrete and semi-discrete approaches for textile composite reinforcement forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Numerical study on thermo-stamping of woven fabric composites based on double-dome stretch forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonoh Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moon-Kwang Um</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joon-Hyung Byun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, pp.1229-1240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0664-9⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.1217-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502248v1</w:t>
+                <w:t xml:space="preserve">hal-00935551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study on thermo-stamping of woven fabric composites based on double-dome stretch forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wonoh Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moon-Kwang Um</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joon-Hyung Byun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (S2), pp.1351-1361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study on thermo-stamping of woven fabric composites based on double-dome stretch forming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hypoelastic, hyperelastic, discrete and semi-discrete approaches for textile composite reinforcement forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Aimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (2), pp.1217-1227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0668-5⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.1229-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935551v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the mechanical properties of textile-reinforced composites taking into account textile forming parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bjorn van den Broucke</w:t>
+                <w:t xml:space="preserve">From macro to meso-scale modelling of forming textile reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (2), pp.1217-1227</w:t>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.42-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938618v1</w:t>
+                <w:t xml:space="preserve">hal-00850045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From macro to meso-scale modelling of forming textile reinforcements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
+                <w:t xml:space="preserve">Determination of the mechanical properties of textile-reinforced composites taking into account textile forming parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn van den Broucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Middendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (1), pp.42-52</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.1217-1227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850045v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of 3D interlock composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (4), pp.615-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13085,90 +13085,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woven thermoplastic composite forming simulation with solid-shell element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qq Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Simulation and Multidisciplinary Design Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.337 - 341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13193,90 +13193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate constitutive equations for computational analyses of textile composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.997-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13348,51 +13348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13469,51 +13469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi‐discrete shell finite element for textile composite reinforcement forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,90 +13585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-element simulations of textile deformations at macro and mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.15-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13741,64 +13741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (5), pp.612-619. </w:t>
@@ -13861,64 +13861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and tomography analyzis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13965,90 +13965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations éléments-finis de la déformation de textiles aux échelles macro et mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14086,64 +14086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Discrete Shell Finite Elements for Textile Composite Forming Simulation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (S1), pp.CD Rom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14171,1037 +14171,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic approach for composite reinforcement forming simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulations of textile composite reinforcement draping using a new semi-discrete three node finite element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (6), pp.999-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2007.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0259-x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506214v1</w:t>
+                <w:t xml:space="preserve">hal-00381446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mechanical behavior of woven fabrics: experimental methods and benchmark results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Consistent mesoscopic mechanical behaviour model for woven composite reinforcements in biaxial tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.02.016⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.345-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658046v1</w:t>
+                <w:t xml:space="preserve">hal-00381445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational determination of the mechanical behavior of textile composite reinforcement. Validation with x-ray tomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation of mono-ply and multi-ply woven composite reinforcements forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.919-932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506151v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field strain measurements in textile deformability studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Woven fabric permeability: From textile deformation to fluid flow mesoscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Loix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (7-8), pp.1624-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of textile composite reinforcement draping using a new semi-discrete three node finite element</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hyperelastic approach for composite reinforcement forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Aimene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sidoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2007.11.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.811-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0259-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00381446v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent mesoscopic mechanical behaviour model for woven composite reinforcements in biaxial tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Computational determination of the mechanical behavior of textile composite reinforcement. Validation with x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2007.01.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.823-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0262-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381445v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of mono-ply and multi-ply woven composite reinforcements forming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Full-field strain measurements in textile deformability studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vanclooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.919-932</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1232-1244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381489v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven fabric permeability: From textile deformation to fluid flow mesoscale simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mechanical behavior of woven fabrics: experimental methods and benchmark results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Akkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Loix</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (6), pp.1037-1053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00343149v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of 3D Interlock Composite Preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15274,64 +15274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.891-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15359,934 +15359,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field strain measurements in textile deformability studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bias-extension of woven composite fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Padvoiskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kristof Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (8), pp.1232-1244. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.895-898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0240-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657911v1</w:t>
+                <w:t xml:space="preserve">hal-00506148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias-extension of woven composite fabrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Lee</w:t>
+                <w:t xml:space="preserve">Full-field strain measurements in textile deformability studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Padvoiskis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Kristof Vanclooster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.895-898. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (8), pp.1232-1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0240-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506148v1</w:t>
+                <w:t xml:space="preserve">hal-01657911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and tomography analysis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the strain in a woven fabric during a shear test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0274-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433970v1</w:t>
+                <w:t xml:space="preserve">hal-04712055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches for woven composite reinforcement forming simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cao</w:t>
+                <w:t xml:space="preserve">Simulation and tomography analysis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.21-29</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.2433-2440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381449v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deformation analysis of fibrous materials using rate constitutive equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (11-12), pp.1164-1175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2008.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and tomography analyzis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68, pp.2433-2440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the strain in a woven fabric during a shear test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Different approaches for woven composite reinforcement forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.871-874. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0274-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712055v1</w:t>
+                <w:t xml:space="preserve">hal-00381449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the influence of tensions on in plane shear behaviour of woven composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahn Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (2), pp.506-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16345,90 +16345,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the flow of generalised Newtonian fluids through deformed textile reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgèas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.903-906. </w:t>
@@ -16505,64 +16505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.879-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16596,77 +16596,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational determination of in plane shear mechanical behaviour of textile composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (4), pp.439-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16712,77 +16712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent Woven Fabric Unit cell and pre-processor for meso-macro analyses of forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16814,328 +16814,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00299466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the influence of tensions on in plane shear behaviour of woven composite reinforcements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A Meso-Macro Three Node Finite Element for Draping of Textile Composite Preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-007-9043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498991v1</w:t>
+                <w:t xml:space="preserve">hal-00380796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meso-Macro Three Node Finite Element for Draping of Textile Composite Preforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the influence of tensions on in plane shear behaviour of woven composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn V. Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (2), pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-007-9043-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00380796v1</w:t>
+                <w:t xml:space="preserve">hal-00498991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping of textile composite reinforcements: Continuous and discrete approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17173,51 +17173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of in plane shear rigidity in finite element analyses of woven fabric composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17268,51 +17268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche méso-macro pour la simulation de la mise en forme des composites à renforts tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17424,51 +17424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (4), pp.379-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17528,51 +17528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (13-14), pp.888-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17606,51 +17606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of in-plane shear rigidity in finite element analyses of woven fabric composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17748,51 +17748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (5-6), pp.351-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17826,51 +17826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-macro approach for composites forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (20), pp.6591-6598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17910,955 +17910,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical modelling of steel ladle refractory structures</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale et simulation numérique de la reconsolidation lors de la mise en forme des CFRTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+                <w:t xml:space="preserve">A. Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interceram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54, pp.182-187</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103194v1</w:t>
+                <w:t xml:space="preserve">hal-00373873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-macro optical experimental analysis of woven composite reinforcements in plane shear during their forming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Meso-Macro Optical Experimental Analysis of Woven Composite Reinforcement in Plane Shear during their Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.385-400</w:t>
+              <w:t xml:space="preserve">Finite International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373874v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale et simulation numérique de la reconsolidation lors de la mise en forme des CFRTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.339-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.15.339-354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2005008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00020518v1</w:t>
+                <w:t xml:space="preserve">hal-00081065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et simulation numérique de la reconsolidation lors de la mise en forme des CFRTP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analysis of the mechanical behaviour of woven fibrous material using virtual tests at the unit cell level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (22), pp.5955-5962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-005-5069-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373873v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Macro Optical Experimental Analysis of Woven Composite Reinforcement in Plane Shear during their Forming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite International Journal of Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp.157-167</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081073v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et simulation numérique de la reconsolidation lors de la mise en forme des CFRTP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical modelling of steel ladle refractory structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interceram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.182-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.15.339-354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00081065v1</w:t>
+                <w:t xml:space="preserve">hal-00103194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the mechanical behaviour of woven fibrous material using virtual tests at the unit cell level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Meso-macro optical experimental analysis of woven composite reinforcements in plane shear during their forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.385-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00081068v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assemblage de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368439v1</w:t>
+                <w:t xml:space="preserve">hal-00020518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superelastic shell structures modelling, Part I : element formulation</w:t>
               </w:r>
@@ -18870,51 +18870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Boubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.5273-5294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18939,77 +18939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (2), pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19055,77 +19055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesoscopic approach for the simulation of woven fibre composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65 (3-4), pp.429-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19319,51 +19319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19418,77 +19418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19507,700 +19507,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analyses of knitted reinforcement at large strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Superelastic shell structures modelling - Part 1 : Element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.767-776</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194(50-52), pp. 5273-5294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373879v1</w:t>
+                <w:t xml:space="preserve">hal-00019777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelastic shell structures modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Finite element analyses of knitted reinforcement at large strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.767-776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.02.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02133236v1</w:t>
+                <w:t xml:space="preserve">hal-00373879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelastic shell structures modelling - Part 1 : Element formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Superelastic shell structures modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 194(50-52), pp. 5273-5294</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 194 (50-52), pp.5273-5294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019777v1</w:t>
+                <w:t xml:space="preserve">hal-02133236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelastic shell structures modelling: Part I: Element formulation</w:t>
+                <w:t xml:space="preserve">Finite element analyses of knitted composite reinforcement at large strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Boubakar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Benjamin Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.02.022⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (6-7), pp.767-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/reef.14.767-776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117317v1</w:t>
+                <w:t xml:space="preserve">hal-00081072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analyses of knitted composite reinforcement at large strain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Consistent 3D geometrical model of fabric elementary cell. Application to a meshing preprocessor for 3D finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (6-7), pp.767-776. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (1), pp.25-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/reef.14.767-776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2005.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081072v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent 3D geometrical model of fabric elementary cell. Application to a meshing preprocessor for 3D finite element analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Superelastic shell structures modelling: Part I: Element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Boubakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2005.05.001⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194 (50-52), pp.5273-5294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020539v1</w:t>
+                <w:t xml:space="preserve">hal-05117317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials: Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218 (1), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20234,51 +20234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du préformage des renforts fibreux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20329,51 +20329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (5-7), pp.751-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20407,77 +20407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme d'un renfort déséquilibré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20496,256 +20496,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mise en forme des renforts fibreux de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, AM 3 734, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-am3734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450569v1</w:t>
+                <w:t xml:space="preserve">hal-00020485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme des renforts fibreux de composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermomécanique de structures réfractaires comportant des joints de dilatation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.167-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-am3734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00020485v1</w:t>
+                <w:t xml:space="preserve">hal-00450569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of joint effects on refractory lining behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20783,90 +20783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forming simulation of very unbalanced woven composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.465-480</w:t>
@@ -20934,64 +20934,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rotinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.627-635</w:t>
@@ -21072,51 +21072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (3-4), pp.465-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21144,329 +21144,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven preforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en forme des renforts de composites tissés. Comportement et simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.413-442</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.423-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454716v1</w:t>
+                <w:t xml:space="preserve">hal-00454718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme des renforts de composites tissés. Comportement et simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathematical modelling of internal geometry and deformability of woven preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Truong Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Verpoest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.423-434</w:t>
+              <w:t xml:space="preserve">International Journal of Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.413-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454718v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de champ pour des essais de cisaillement sur des renforts tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rotinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (6), pp.627-635. </w:t>
@@ -21638,77 +21638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs thermomécaniques pour la conception de structures réfractorisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dutheillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21755,64 +21755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of refractory linings structures under thermal loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21859,103 +21859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour of Woven composites reinforcements while forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (6), pp.545-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22015,51 +22015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Lahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22106,77 +22106,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses Of The Fabric Tensile Behaviour Surfaces And Their Use In Forming Simulations, Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (10), pp.1395-1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22201,77 +22201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise En Compte Du Procédé De Fabrication Dans La Conception Des Structures Composites Minces, Mécanique Et Industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22322,77 +22322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Explicit Approach For Simulations Of Fibre Fabric Deformation During Manufacturing Preforms For R.T.M. Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23059,63 +23059,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
+                <w:t xml:space="preserve">B. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23138,109 +23138,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360100v1</w:t>
+                <w:t xml:space="preserve">hal-05349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues.</w:t>
+                <w:t xml:space="preserve">CoqFib : approches de coques spécifiques pour la mise en forme des renforts composites à fibres continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cotrim</w:t>
+                <w:t xml:space="preserve">Bruno R. Cotrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -23263,341 +23263,341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding des Journées Nationales des Composites 2025, JNC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC) - 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour les MAtériaux Composites (AMAC), Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349330v1</w:t>
+                <w:t xml:space="preserve">hal-05360100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lacroix</w:t>
+                <w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Ruochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t>
+              <w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654372v1</w:t>
+                <w:t xml:space="preserve">hal-04706309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draping of biaxial non-crimp fabric on hemispherical shape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastian Schaefer</w:t>
+                <w:t xml:space="preserve">A solid-beam approach for mesoscopic analysis of textile reinforcements forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Platzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAL FORMING, ESAFORM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Toujouse, France. pp.623-630, </w:t>
+              <w:t xml:space="preserve">Material Forming - ESAFORM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.449-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781644903131-69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781644903131-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706309v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de coque fibreuse pour la simulation du drapage des renforts de composites avec une orientation pertinente des normales</w:t>
               </w:r>
@@ -23635,51 +23635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23704,51 +23704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping modelization of stitched composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23834,51 +23834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiène Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23919,330 +23919,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naïm Naouar</w:t>
+                <w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzi Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020199v1</w:t>
+                <w:t xml:space="preserve">hal-03020216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shell Formulation for Textile Composite Forming Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Meso-macro FE Modelling of Composite Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus (virtual ), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020216v1</w:t>
+                <w:t xml:space="preserve">hal-03020199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive model and draping simulations of self-reinforced polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Selezneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Gorbatikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24336,51 +24336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -24422,77 +24422,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément fini solide-coque prismatique pour la simulation de la consolidation des composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24511,235 +24511,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shell approach for fibrous reinforcement forming simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Abdul Ghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1\_5034816⟩</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670489v1</w:t>
+                <w:t xml:space="preserve">hal-04670482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversibility during Forming Process of Woven Reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">A shell approach for fibrous reinforcement forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5034809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1\_5034816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670482v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Macro Simulation of the Woven Fabric Local Deformation in Draping</w:t>
               </w:r>
@@ -24764,64 +24764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuya Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF 21ST INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24894,51 +24894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Beraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25024,51 +25024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25093,51 +25093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement dissipatif d'un renfort de composite à fibres continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25145,51 +25145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25227,51 +25227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of the consolidation behavior during thermoplastic prepreg composites forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25318,77 +25318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irréversibilités lors de la mise en forme des renforts fibreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Abdul Ghafour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25407,381 +25407,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of 3D Textile Composite Reinforcements. Specificities of the Mechanical Behavior.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Madeo</w:t>
+                <w:t xml:space="preserve">Spécificités du comportement mécanique des renforts de composites à fibres continues pendant leur mise en forme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670984v1</w:t>
+                <w:t xml:space="preserve">hal-01621618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités du comportement mécanique des renforts de composites à fibres continues pendant leur mise en forme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makrem Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621618v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of 3D Textile Composite Reinforcements. Specificities of the Mechanical Behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5007999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465447v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot forming of Composite prepreg: Numerical analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Guzman-Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Azzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25858,64 +25858,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso FE Simulation of Composite Reinforcement Deformation based on X-ray Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25943,599 +25943,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation modelling for thermoplastic composites forming simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Advanced 3D Textile Composites Reinforcements Meso F.E Analyses Based On X-ray Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Naouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963600⟩</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708282v1</w:t>
+                <w:t xml:space="preserve">hal-04708275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of composite reinforcement forming taking into account local fiber bending stiffness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Hamila</w:t>
+                <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. T. Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963596⟩</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708279v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous and thermal modelling of thermoplastic composites forming process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Consolidation modelling for thermoplastic composites forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rusanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4963600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708249v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D Textile Composites Reinforcements Meso F.E Analyses Based On X-ray Computed Tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Simulations of composite reinforcement forming taking into account local fiber bending stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4963596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708275v1</w:t>
+                <w:t xml:space="preserve">hal-04708279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre mapping analysis in composite forming: experimental and numerical comparison</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscous and thermal modelling of thermoplastic composites forming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. T. Ta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Eduardo Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4963559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708274v1</w:t>
+                <w:t xml:space="preserve">hal-04708249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Measurements of the Hypo-elasticity Model for Dry Composite Reinforcement</w:t>
               </w:r>
@@ -26854,77 +26854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoforming simulation of multilayer composites with continuous fibre and thermoplastic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Guzman Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26971,64 +26971,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic finite element simulation of the mechanical behavior of woven dry fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27109,90 +27109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Composite Reinforcement at Mesoscopic Scale from X-Ray Microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.316--323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27252,51 +27252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27356,51 +27356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of textile composite reinforcement compaction at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27503,64 +27503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vilfayeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales des Composites (JNC 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27585,90 +27585,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent meshing preprocessor for interlock and 3D fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TexComp 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27693,77 +27693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the stress components during the forming of a textile composite reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Esaform Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27782,546 +27782,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic simulation of woven fabric forming: from a consistent geometry to finite element modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Intraply shearing characterization of thermoplastic composite materials in thermoforming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM15 - 15TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, LAUBLSRUTISTR 24, CH-8717 STAFA-ZURICH, Switzerland. pp.243-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785673v1</w:t>
+                <w:t xml:space="preserve">hal-04710877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical analysis and Simulation of the thermoforming process of thin polymer sheets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Mesoscopic simulation of woven fabric forming: from a consistent geometry to finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCM15 - 15TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710886v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic constitutive modelling for 3D textile reinforcements: from observation to modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Mechanical analysis and Simulation of the thermoforming process of thin polymer sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lamnawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, LAUBLSRUTISTR 24, CH-8717 STAFA-ZURICH, Switzerland. pp.1111-1116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850075v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraply shearing characterization of thermoplastic composite materials in thermoforming processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hyperelastic constitutive modelling for 3D textile reinforcements: from observation to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venise, Italy. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04710877v1</w:t>
+                <w:t xml:space="preserve">hal-00850075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSISTENT GEOMETRICAL MODELING OF INTERLOCK AND 3D FABRICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM15 - 15TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28346,103 +28346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic finite elements for woven fabrics : which model for which application - from 3D fine to coarse shell modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bareggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria. 8 p</w:t>
@@ -28484,64 +28484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D hyperelastic constitutive model for yarn behaviour description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28575,77 +28575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Non-Crimp Fabric Composite Reinforcements Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL FORMING - ESAFORM 2012, PTS 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, LAUBLSRUTISTR 24, CH-8717 STAFA-ZURICH, Switzerland. pp.219-224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28673,900 +28673,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche mésoscopique pour la mise en forme des renforts tissés de composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Prédiction par simulation des défauts de plissement lors de la mise en forme des matériaux composites mono et multiplis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.71</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597986v1</w:t>
+                <w:t xml:space="preserve">hal-00598122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à l'échelle mésoscopique de la géométrie de renforts de composites tissés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Approches macroscopiques et mesoscopiques pour la simulation du préformage des renforts de composites dans les procédés LCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422603v1</w:t>
+                <w:t xml:space="preserve">hal-00592802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of multi-layered textile composite reinforcement forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Use of a hyperelastic constitutive law for dry woven forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Aimène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON MATERIAL FORMING ESAFORM, 2011 PROCEEDINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3589633⟩</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Material Forming ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, BELFAST, United Kingdom. pp.883-888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711437v1</w:t>
+                <w:t xml:space="preserve">hal-00605448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction par simulation des défauts de plissement lors de la mise en forme des matériaux composites mono et multiplis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Approche mésoscopique pour la mise en forme des renforts tissés de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.149</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598122v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches macroscopiques et mesoscopiques pour la simulation du préformage des renforts de composites dans les procédés LCM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation à l'échelle mésoscopique de la mise en forme de renforts de composites tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">LE 20ème CONGRES FRANCAIS DE MECANIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592802v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a hyperelastic constitutive law for dry woven forming simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Approche mésoscopique pour la mise en forme des renforts tissés de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Material Forming ESAFORM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605448v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche mésoscopique pour la mise en forme des renforts tissés de composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Modélisation à l'échelle mésoscopique de la géométrie de renforts de composites tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605449v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation à l'échelle mésoscopique de la mise en forme de renforts de composites tissés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Numerical simulation of multi-layered textile composite reinforcement forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE 20ème CONGRES FRANCAIS DE MECANIQUE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON MATERIAL FORMING ESAFORM, 2011 PROCEEDINGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.918-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635791v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic approach for the simulation of woven reinforcements at mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Jeju, South Korea. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29591,90 +29591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme de renforts de composites. Approche macro et mesoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29725,64 +29725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29816,90 +29816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à l'échelle mésoscopique de la géométrie de cellules élémentaires de renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MecaMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29924,77 +29924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of the Meso/Macro Approach for the Simulation of Fibre Composite Reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International ESAFORM Conference on Material Forming - ESAFORM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. pp. 643-646, </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30028,103 +30028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of numerical simulation of woven reinforcementforming at mesoscale: Influence of transversecompression on the global response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 6 p</w:t>
@@ -30153,103 +30153,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling strategies for fabrics unit cell geometry-Application to permeability simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. pp.727-730, </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30277,359 +30277,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and discrete approaches for textile composite reinforcement forming simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Simulation and tomography analysis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charmetant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Charmetant</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM2010, European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">10th international conference on textile Composite (Texcomp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515868v1</w:t>
+                <w:t xml:space="preserve">hal-00635787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and tomography analysis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous and discrete approaches for textile composite reinforcement forming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charmetant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on textile Composite (Texcomp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lilles, France</w:t>
+              <w:t xml:space="preserve">ECCM2010, European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635787v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile reinforcement forming simulation: continuous, discrete and semi-discrete approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEXCOMP 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lille, France. pp.437-445</w:t>
@@ -30671,77 +30671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the deformation of a woven composite reinforcement. Consequences on the permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30792,90 +30792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and tomography analysis of textile composite reinforcement deformation ate the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Charmetant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEXCOMP 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lille, France. pp.135-142</w:t>
@@ -30898,657 +30898,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes approches pour la simulation de la mise en forme des renforts fibreux de composites. Les intérêts de l’approche mésoscopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Simulation et analyse par tomographie X de la déformation à l'échelle mésoscopique de renforts textiles de composites en cours de mise en forme = Simulation and tomography analyses of textile composite reinforcement deformation during forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391386v1</w:t>
+                <w:t xml:space="preserve">hal-00391074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-macro simulations of continuous fibers composite forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulations éléments finis de la déformation des renforts fibreux de composites aux échelles macro et mésoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS 2009, rotomoulding, thermoforming and stretch-blow moulding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515874v1</w:t>
+                <w:t xml:space="preserve">hal-01413201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et analyse par tomographie X de la déformation à l'échelle mésoscopique de renforts textiles de composites en cours de mise en forme = Simulation and tomography analyses of textile composite reinforcement deformation during forming</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2010031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391074v1</w:t>
+                <w:t xml:space="preserve">hal-01413821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations éléments finis de la déformation des renforts fibreux de composites aux échelles macro et mésoscopique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Différentes approches pour la simulation de la mise en forme des renforts fibreux de composites. Les intérêts de l’approche mésoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413201v1</w:t>
+                <w:t xml:space="preserve">hal-03391386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du préformage de renforts composites textiles 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Meso-macro simulations of continuous fibers composite forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Marsal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RTS 2009, rotomoulding, thermoforming and stretch-blow moulding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413821v1</w:t>
+                <w:t xml:space="preserve">hal-00515874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations éléments finis de la déformation des renforts fibreux de composites aux échelles macro et mésoscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque national en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.33-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31599,77 +31599,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Edimburg, United Kingdom. pp.1-10</w:t>
@@ -31698,90 +31698,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and tomography analysis of textile composite reinforcement deformation at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12nd ESAFORM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31809,351 +31809,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and tomography analyses of textile composite reinforcement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Composite reinforcement forming simulation at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Edimbourg, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Carbon Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464202v1</w:t>
+                <w:t xml:space="preserve">hal-00515865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite reinforcement forming simulation at different scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simulation and tomography analyses of textile composite reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigorgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Carbon Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">ICCM17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Edimbourg, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515865v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Method for the Forming Simulation of the Reinforcements of Thermoplastic Composite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Twente, Netherlands. pp.213-216, </w:t>
@@ -32185,847 +32185,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of 3D Interlock Composite Preforming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Computational Analyses of Mesocopic Composite Reinforcement Deformation During Preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Séminaire Annuel Macodev 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, France</w:t>
+              <w:t xml:space="preserve">FPCM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506187v1</w:t>
+                <w:t xml:space="preserve">hal-00506193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mesoscale Simulation of the Flow of Non-Newtonian Fluids Through Sheared Textile Reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Loix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, France</w:t>
+              <w:t xml:space="preserve">FPCM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484398v1</w:t>
+                <w:t xml:space="preserve">hal-00506194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Analyses of Mesocopic Composite Reinforcement Deformation During Preforming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Meso-macro simulations of textile composite forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Canada</w:t>
+              <w:t xml:space="preserve">MSEC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506193v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Simulation of the Flow of Non-Newtonian Fluids Through Sheared Textile Reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the flow of non-newtonai fluids through sheared textile reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loix</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPCM9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Canada</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506194v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-macro simulations of textile composite forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meso-Macro Approach for Textile Composite Forming Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Chatel</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSEC 2008</w:t>
+              <w:t xml:space="preserve">Texcomp 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506195v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the flow of non-newtonai fluids through sheared textile reinforcements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analyses of 3D Interlock Composite Preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-5</w:t>
+              <w:t xml:space="preserve">2e Séminaire Annuel Macodev 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453387v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Macro Approach for Textile Composite Forming Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texcomp 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, États-Unis</w:t>
+              <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506197v1</w:t>
+                <w:t xml:space="preserve">hal-00484398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique Européenne AMAC : Apport des techniques de mesure de champ et des méthodes d'identification en mécanique des matériaux composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33089,51 +33089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Maiffredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33158,90 +33158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations éléments finis de la déformation de textiles aux échelles macro et mesoscopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'AUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33266,103 +33266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analyses of fibre composite reinforcement Deformation using continuous and semi-discret approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EUROMECH-MECAMAT conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Italie</w:t>
@@ -33391,77 +33391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field strain measurements in composite preforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique Européenne AMAC : Apport des techniques de mesure de champ et des méthodes d'identification en mécanique des matériaux composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33486,51 +33486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the flow of generalised newtonian fluids through deformed textile reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33611,77 +33611,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modeling of textile deformations at meso scale and macro scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Element Modeling of Textiles and Textile Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33706,77 +33706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de grandes déformations de renforts de composites à l'aide de lois de comportement hypoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33840,51 +33840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33944,90 +33944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of one-layer and multi-layer composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Espagne</w:t>
@@ -34056,90 +34056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of in plane shear behaviour of woven composite reinforcements. Influence of tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahn Vu Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Zaragoza, Spain. pp.1033-1038, </w:t>
             </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34186,77 +34186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la mise en forme des renforts composites tissés monoplis et multiplis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34281,64 +34281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point dun outil de simulation de la mise en forme de renforts tissés 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Séminaire Annuel Macodev 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34357,420 +34357,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic mechanical analyses of textile composites. Validation with x-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Computational analysis of the mechanical behavior of textile composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th EUROMECH-MECAMAT conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Italie</w:t>
+              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506150v1</w:t>
+                <w:t xml:space="preserve">hal-00506723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the mechanical behavior of textile composite reinforcements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Détermination du comportement mécanique des renforts tissés de composites par des analyses éléments finis mésoscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Espagne</w:t>
+              <w:t xml:space="preserve">15emes Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506723v1</w:t>
+                <w:t xml:space="preserve">hal-00506676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du comportement mécanique des renforts tissés de composites par des analyses éléments finis mésoscopiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic mechanical analyses of textile composites. Validation with x-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, France</w:t>
+              <w:t xml:space="preserve">11th EUROMECH-MECAMAT conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506676v1</w:t>
+                <w:t xml:space="preserve">hal-00506150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of non-Newtonian viscous fluids through textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Loix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Element Modeling of Textiles and Textile Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34795,90 +34795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro Forming Simulations of Textile Composites: ITOOL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maison Lepoec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34959,51 +34959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35044,614 +35044,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming simulation of multiply thermoplastic composites with continuous fabrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Role de la rigidité de cisaillement plan dans les simulation de drapage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference ESAFORM on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et technique de l'AMAC : Mise en forme des matériaux composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506874v1</w:t>
+                <w:t xml:space="preserve">hal-00506875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consistent woven fabric unit cell and preprocessor for meso analyses of deformation and permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Meso-Macro Approach for Composite Forming in Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on flow processes in composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, France</w:t>
+              <w:t xml:space="preserve">1er congrès méditerranéen sur les Matériaux compsites (ADEMCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506906v1</w:t>
+                <w:t xml:space="preserve">hal-00506863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches for woven reinforcement forming simulation. Influence of the shear stiffness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Forming simulation of multiply thermoplastic composites with continuous fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference ESAFORM on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506900v1</w:t>
+                <w:t xml:space="preserve">hal-00506874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du comportement mécanique des renforts tissés de composites par des analyses mesoscopiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A consistent woven fabric unit cell and preprocessor for meso analyses of deformation and permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Institut Jean Lerond d'Alembert, Université Paris VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on flow processes in composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432896v1</w:t>
+                <w:t xml:space="preserve">hal-00506906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role de la rigidité de cisaillement plan dans les simulation de drapage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different approaches for woven reinforcement forming simulation. Influence of the shear stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et technique de l'AMAC : Mise en forme des matériaux composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France</w:t>
+              <w:t xml:space="preserve">9th International Conference ESAFORM on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506875v1</w:t>
+                <w:t xml:space="preserve">hal-00506900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Macro Approach for Composite Forming in Aeronautics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Détermination du comportement mécanique des renforts tissés de composites par des analyses mesoscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès méditerranéen sur les Matériaux compsites (ADEMCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Institut Jean Lerond d'Alembert, Université Paris VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506863v1</w:t>
+                <w:t xml:space="preserve">hal-00432896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse meso-macro de la mise en forme des renforts de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LMT Cachan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35670,640 +35670,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches for woven composite reinforcement forming simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Analytical mechanical model for biaxial tensile behaviour during forming of woven composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International ESAFORM conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Ninth International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081077v1</w:t>
+                <w:t xml:space="preserve">hal-00081076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of the woven fabrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Different approaches for woven composite reinforcement forming simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiène Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.775-778, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0002-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883552v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical mechanical model for biaxial tensile behaviour during forming of woven composite reinforcements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Semi discret finite elements for composite preforming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Ninth International ESAFORM conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glasgow, France</w:t>
+              <w:t xml:space="preserve">Europam Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081076v1</w:t>
+                <w:t xml:space="preserve">hal-00506859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi discret finite elements for composite preforming simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Permeability of woven fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europam Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on flow processes in composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506859v1</w:t>
+                <w:t xml:space="preserve">hal-00506905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of woven fabrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Permeability of the woven fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.V. Lomov</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on flow processes in composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506905v1</w:t>
+                <w:t xml:space="preserve">hal-03883552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Macro textile composite forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on composites materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36328,51 +36328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forming simulations of multiply thermoplastic composites with continuous fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36423,51 +36423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical mechanical model for biaxial tensile behaviour during forming of woven composite reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference ESAFORM on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36492,77 +36492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of draping of textile composite preforms for Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international de la recherche appliquée en textiles (CIRAT-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36581,1128 +36581,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de comportement et caractérisation pour l'analyse du formage des composites thermoplastiques à fibres longues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Consistent preprocessor for the unit woven cell for meso-macro analyses of fabric forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, France</w:t>
+              <w:t xml:space="preserve">ESAFORM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507214v1</w:t>
+                <w:t xml:space="preserve">hal-00507262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+                <w:t xml:space="preserve">Modèles de comportement et caractérisation pour l'analyse du formage des composites thermoplastiques à fibres longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Blumenfeld</w:t>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+              <w:t xml:space="preserve">XVII Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507212v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poirier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Compiègne, France. pp.197-203</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020606v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse meso-macro du formage des renforts textiles de composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+                <w:t xml:space="preserve">Analyse de structures réfractaires composées de briques et de joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, France</w:t>
+              <w:t xml:space="preserve">14es Journées Nationales sur les Composites (JNC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Compiègne, France. pp.197-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507238v1</w:t>
+                <w:t xml:space="preserve">hal-00020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de comportement et caractérisation pour l'analyse du formage des composites à fibres longues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Soulat</w:t>
+                <w:t xml:space="preserve">Analyse meso-macro du formage des renforts textiles de composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">XVII Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020644v1</w:t>
+                <w:t xml:space="preserve">hal-00507238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of composite reinforcement forming for RTM Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de comportement et caractérisation pour l'analyse du formage des composites à fibres longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMEC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Brasov, Romania. pp.269-274</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081074v1</w:t>
+                <w:t xml:space="preserve">hal-00020644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations and experiments in continuous fibres composites forming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of composite reinforcement forming for RTM Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Roumanie</w:t>
+              <w:t xml:space="preserve">COMEC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Brasov, Romania. pp.269-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507263v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent preprocessor for the unit woven cell for meso-macro analyses of fabric forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Simulations and experiments in continuous fibres composites forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Heigth International ESAFORM conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. pp. 947-950</w:t>
+              <w:t xml:space="preserve">ESAFORM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020608v1</w:t>
+                <w:t xml:space="preserve">hal-00507263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations and experiments in continuous fibres composites forming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+                <w:t xml:space="preserve">Consistent preprocessor for the unit woven cell for meso-macro analyses of fabric forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Heigth International ESAFORM conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. pp. 1011-1014</w:t>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. pp. 947-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020614v1</w:t>
+                <w:t xml:space="preserve">hal-00020608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent preprocessor for the unit woven cell for meso-macro analyses of fabric forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Simulations and experiments in continuous fibres composites forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Roumanie</w:t>
+              <w:t xml:space="preserve">the Heigth International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cluj-Napoca, Romania. pp. 1011-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507262v1</w:t>
+                <w:t xml:space="preserve">hal-00020614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues. Approche semi-discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37727,90 +37727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale approach for refractory structure modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNITECR'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Orlando, United States. pp.998-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37861,51 +37861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37930,51 +37930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche meso-macro pour la simulation de la mise en forme des composites à renforts tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38032,260 +38032,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse méso-macro du fromage des renforts textiles composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hagège</w:t>
+                <w:t xml:space="preserve">Simulation de la mise en forme des composites à renforts tissés : Approche continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020642v1</w:t>
+                <w:t xml:space="preserve">hal-01813029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme des composites à renforts tissés : Approche continue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Analyse méso-macro du fromage des renforts textiles composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">17e Congrès français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813029v1</w:t>
+                <w:t xml:space="preserve">hal-00020642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Macro approach for composite forming simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Avances in Multi-scale modelling of composite material</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38323,64 +38323,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of the Woven Fabrics: A parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38457,51 +38457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38539,77 +38539,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la mise en forme des composites à fibres continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 14ièmes Journées Nationales sur les Composites (JNC 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Compiègne, France. Vol. 1, pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38628,804 +38628,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and simulation of the constitutive behavior of fibrous reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
+                <w:t xml:space="preserve">Numerical analysis of continuous fibre composite forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ESAFORM conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway. pp.317-320</w:t>
+              <w:t xml:space="preserve">Progress in Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020594v1</w:t>
+                <w:t xml:space="preserve">hal-00507350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la mise en forme de renforts de composites développables et non développables. Analyse de la reconsolidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du thermoformage des composites multiplis à fibres continues : approche continue de la rhéologie des matériaux anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l'AMAC ``Mise en Forme des Matériaux Composites 2004''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aussois, France. pp.533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020641v1</w:t>
+                <w:t xml:space="preserve">hal-00020637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical analysis of wowen fabric' shear behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear and Tension stiffness influence in composites forming modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
+              <w:t xml:space="preserve">Seventh International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway. pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507438v1</w:t>
+                <w:t xml:space="preserve">hal-00020591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-échelle pour la modélisation de structures réfractaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Analysis and simulation of the constitutive behavior of fibrous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spécialisées sur les Réfractaires du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
+              <w:t xml:space="preserve">7th International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Trondheim, Norway. pp.317-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103330v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-Macro approach for the simulation of textile composites forming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+                <w:t xml:space="preserve">Simulation de la mise en forme de renforts de composites développables et non développables. Analyse de la reconsolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Textile Composite 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Japon</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques de l'AMAC ``Mise en Forme des Matériaux Composites 2004''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507349v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of continuous fibre composite forming</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical analysis of wowen fabric' shear behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Portugal</w:t>
+              <w:t xml:space="preserve">ESAFORM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507350v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du thermoformage des composites multiplis à fibres continues : approche continue de la rhéologie des matériaux anisotropes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Une approche multi-échelle pour la modélisation de structures réfractaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Aussois, France. pp.533-536</w:t>
+              <w:t xml:space="preserve">Journées Spécialisées sur les Réfractaires du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020637v1</w:t>
+                <w:t xml:space="preserve">hal-00103330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and Tension stiffness influence in composites forming modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boissé</w:t>
+                <w:t xml:space="preserve">Meso-Macro approach for the simulation of textile composites forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International ESAFORM conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Trondheim, Norway. pp.301-304</w:t>
+              <w:t xml:space="preserve">7th International Conference on Textile Composite 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020591v1</w:t>
+                <w:t xml:space="preserve">hal-00507349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cooperative benchmark effort on testing of woven composites</w:t>
               </w:r>
@@ -39562,51 +39562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International ESAFORM conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Trondheim, Norway. pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39625,338 +39625,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and simulation of the constitutive behavior of fibrous reinforcements.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Billoët</w:t>
+                <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Seventh International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
+              <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507365v1</w:t>
+                <w:t xml:space="preserve">hal-00020636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of Continuous Fibre Composite Forming, CST7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Blumenfeld</w:t>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
+              <w:t xml:space="preserve">Progress in Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp. 311-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020636v1</w:t>
+                <w:t xml:space="preserve">hal-00020603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Continuous Fibre Composite Forming, CST7</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+                <w:t xml:space="preserve">Analysis and simulation of the constitutive behavior of fibrous reinforcements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. pp. 311-326</w:t>
+              <w:t xml:space="preserve">Proceedings of The Seventh International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020603v1</w:t>
+                <w:t xml:space="preserve">hal-00507365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-Macro approach for the simulation of textile composites forming</w:t>
               </w:r>
@@ -39968,51 +39968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference on textile composite, textile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Yonezawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40037,103 +40037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyses expérimentale du comportement des structures réfractorisées avec prise en compte des joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40152,243 +40152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du thermoformage des composites multiplis à fibres continues : approche continue de la rhéologie des matériaux anisotropes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Soulat</w:t>
+                <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, France</w:t>
+              <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507386v1</w:t>
+                <w:t xml:space="preserve">hal-00021228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et analyses expérimentale du comportementdes structures réfractorisées avec prise en compte des joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du thermoformage des composites multiplis à fibres continues : approche continue de la rhéologie des matériaux anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Blumenfeld</w:t>
+                <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Aussois, France. pp. 509-512 (+CD Rom)</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021228v1</w:t>
+                <w:t xml:space="preserve">hal-00507386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cooperative benchmark effort on testing of woven composites</w:t>
               </w:r>
@@ -40512,64 +40512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear and tension stiffness influence in composites forming modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the Seventh International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40620,77 +40620,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Seventh International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Trondheim, Norway. pp. 353-356</w:t>
@@ -40713,610 +40713,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of woven fabric shearing by optical method and implementation in a finite element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Zouari</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L Daniel</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Sixth International ESAFORM conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Salerno, Italy. pp. 875-878</w:t>
+              <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Strasbourg, France. pp. 293-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020580v1</w:t>
+                <w:t xml:space="preserve">hal-00020545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mise en forme des matériaux composites à fibres continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Analyses of woven fabric shearing by optical method and implementation in a finite element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Composites, JNC 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, France</w:t>
+              <w:t xml:space="preserve">the Sixth International ESAFORM conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Salerno, Italy. pp. 875-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507915v1</w:t>
+                <w:t xml:space="preserve">hal-00020580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific simulation tools for the shaping process of knitted reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la mise en forme des matériaux composites à fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Italie</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites, JNC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507909v1</w:t>
+                <w:t xml:space="preserve">hal-00507915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of very unbalanced textile forming</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Specific simulation tools for the shaping process of knitted reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hagege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.C. Long</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Composite Materials ICCM14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, États-Unis</w:t>
+              <w:t xml:space="preserve">6th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507922v1</w:t>
+                <w:t xml:space="preserve">hal-00507909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+                <w:t xml:space="preserve">Simulation of very unbalanced textile forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Strasbourg, France. pp. 293-302</w:t>
+              <w:t xml:space="preserve">14th International Conference on Composite Materials ICCM14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020545v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of interply porosities in composites thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International ESAFORM Conference on Metal Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41341,77 +41341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils spécifiques de simulation de la mise en forme des renforts tricotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des JNC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Strasbourg, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41449,77 +41449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des mesures optiques pour l'analyse d'essais mécaniques sur des renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41583,51 +41583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Maison-Le Poëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41691,51 +41691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41773,90 +41773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique de renforts de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41950,77 +41950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme d'un renfort composite très déséquilibré. Approches expérimentales et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42052,286 +42052,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of woven fabric shearing by optical method and implementation in a finite element program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Zouari</w:t>
+                <w:t xml:space="preserve">Mise en forme de renforts composites très déséquilibrés. Approches expérimentales et simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Italie</w:t>
+              <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507941v1</w:t>
+                <w:t xml:space="preserve">hal-00507921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en forme de renforts composites très déséquilibrés. Approches expérimentales et simulations numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses of woven fabric shearing by optical method and implementation in a finite element program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France</w:t>
+              <w:t xml:space="preserve">6th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507921v1</w:t>
+                <w:t xml:space="preserve">hal-00507941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liaison de fibres par tissage : analyse et simulation du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42369,77 +42369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils spécifiques de simulation de la mise en forme des renforts tricotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hagege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Billoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Composites, JNC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42464,103 +42464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque National en Calculs des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42585,51 +42585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of very unbalanced textile forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42693,51 +42693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément fini de coques à pincement pour la simulation de la mise en forme de composites thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42745,51 +42745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Touratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Giens, France. Actes Tome II, pp. 207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42808,355 +42808,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of thermoplastic composite forming using shells with pinching elements</w:t>
+                <w:t xml:space="preserve">Analysis of the reconsolidation of thermoplastic composites forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cheruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Maison-Le Poëc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Esaform Conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Krakow, Poland. pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019295v1</w:t>
+                <w:t xml:space="preserve">hal-00021189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the reconsolidation of thermoplastic composites forming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Applications industrielles dans la mise en forme des textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Maison-Le Poëc</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Esaform Conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Krakow, Poland. pp.291-294</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres Synergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021189v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications industrielles dans la mise en forme des textiles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation of thermoplastic composite forming using shells with pinching elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Touratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres Synergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Roubaix, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021215v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of the deep drawing of a unbalanced textile perform</w:t>
               </w:r>
@@ -43168,51 +43168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth international compistes engineering (ICCE9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, San Diego, United States. pp.141-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43276,51 +43276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43356,545 +43356,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multi-échelle du comportement thermo-mécanique des structures réfractorisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the interply porosities in thermoplastic composites forming processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gasser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Poirier</w:t>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Tours, France. pp.CD-Rom ISBN n°2-914279-08-6</w:t>
+              <w:t xml:space="preserve">the fourth international conference on material processing defects (MPD4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103329v1</w:t>
+                <w:t xml:space="preserve">hal-00021218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the interply porosities in thermoplastic composites forming processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cheruet</w:t>
+                <w:t xml:space="preserve">Approche multi-échelle du comportement thermo-mécanique des structures réfractorisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Terny-Rebeyrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Maison-Le Poec</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the fourth international conference on material processing defects (MPD4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Cachan, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Tours, France. pp.CD-Rom ISBN n°2-914279-08-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021218v1</w:t>
+                <w:t xml:space="preserve">hal-00103329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction phase modelling in thermoplastics composites forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+                <w:t xml:space="preserve">Forming simulation of very unbalanced woven composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the ninth international composites engineering (ICCE9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, San Diego, United States. pp 739-740</w:t>
+              <w:t xml:space="preserve">the fifth international Esaform conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Krakow, Poland. pp. 319-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021222v1</w:t>
+                <w:t xml:space="preserve">hal-00021194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming simulation of very unbalanced woven composite reinforcements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de préformage des renforts tissés pour le RTM avec prise en compte du comportement biaxial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the fifth international Esaform conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Krakow, Poland. pp. 319-322</w:t>
+              <w:t xml:space="preserve">Journée MECAMAT, Mécanique des milieux à longueur interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021194v1</w:t>
+                <w:t xml:space="preserve">hal-00021217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de préformage des renforts tissés pour le RTM avec prise en compte du comportement biaxial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction phase modelling in thermoplastics composites forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MECAMAT, Mécanique des milieux à longueur interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Angers, France</w:t>
+              <w:t xml:space="preserve">the ninth international composites engineering (ICCE9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, San Diego, United States. pp 739-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021217v1</w:t>
+                <w:t xml:space="preserve">hal-00021222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element of textile composite forming including the biaxial fabric behaviour. Proceeding of the Third Internation Conference on Composite Engineering</w:t>
               </w:r>
@@ -44210,51 +44210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of Woven Fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44262,51 +44262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vadim Silberschmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.113-149, 2024, </w:t>
@@ -44344,51 +44344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Continuous Fibre Composite Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Picu, C and Ganghoffer, JF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHANICS OF FIBROUS MATERIALS AND APPLICATIONS: PHYSICAL AND MODELING ASPECTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 596, SPRINGER INTERNATIONAL PUBLISHING AG, pp.157-193, 2020, CISM Courses and Lectures, 978-3-030-23846-9; 978-3-030-23845-2. </w:t>
@@ -44426,51 +44426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of composite forming at macroscopic and mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44530,64 +44530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D textile composite reinforcement mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Thomas et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.363-392, 2012</w:t>
@@ -44616,64 +44616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the structures and properties of woven fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Chen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and predicting textile behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, pp.144-179, 2010</w:t>
@@ -44702,51 +44702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Woven Composite Reinforcement Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Woven Fabric Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polona Dobnik Dubrovski, 2010, 978-953-307-194-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44771,51 +44771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical analysis of textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and manufacture of textile composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead publishing, pp.46-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44840,51 +44840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Akkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44892,51 +44892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in material forming Esaform 10 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.61-79, 2007</w:t>
@@ -44965,51 +44965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element analysis of composite forming.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites forming technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead publishing; Elsevier, pp.46-79, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
@@ -45043,51 +45043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic computational tests for the identification of textile composite reinforcement mechanical behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in computational structures technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saxe-Coburg publications, pp.249-264, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45112,64 +45112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical analysis of textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robitaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45207,51 +45207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of continuous fibre composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational structures technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saxe-Coburg publications, pp.311-327, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45276,51 +45276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme des renforts fibreux de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETI Sciences et Techniques, pp.1, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -45514,51 +45514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045466v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2977b4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bloom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fideu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhao Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107574" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko Akkerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Carlone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01682-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqiang Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingda Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ezeldeen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-022-04572-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Ghafour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.728485" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Aivaliotis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Makradi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1629050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1010001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108981" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660085v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2020.09.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660553v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5030081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112602" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13102374" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834308" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182853" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.08.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noterdaeme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. O'Meara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fumagalli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. U. Fynbo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833608" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.9-33" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12213" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1294-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516663999" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077387v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077402v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0269" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9483-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azehaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316643577" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio d'Agostino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pazmino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737317v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wendling" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Daniel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-015-9441-8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steigmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9536-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesueur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22988" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP8T967V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.072" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG5S71N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferretti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0496-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.07.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wendling" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.05.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ09FD91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.08.020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951067v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gatouillat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barregi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.410" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938610v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.03.001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.492" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312439222" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934559v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.07.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H939KJ04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.03.045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT650PXV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951065v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ahmad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1692" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-013-0347-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCHTX0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549733v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritchey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322562" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934523v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Peng" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705712454289" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Orliac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Otin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.261" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.08.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6143TV5M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938544v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Orliac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1R73XGX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935536v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9207-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V29SH42W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmetant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938547v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.07.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9VH1T5V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578046v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.01.011" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTKRVB4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601863v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.02.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51RP2FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938535v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28523C13BF5EB46A472314FC666D8921513F353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934548v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van den Broucke" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Middendorf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0680-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850046v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813940v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0866-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464200v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hagege" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidoroff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309345348" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938596v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0871-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938622v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonoh Lee" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Kwang Um" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon-Hyung Byun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0668-5" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935551v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938618v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn van den Broucke" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850045v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657909v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.06.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464254v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.04.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSJGW4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515898v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2625" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JGQ1LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935564v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009027" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loix" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.12.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8Q1G20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.04.038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515899v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515881v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0518-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506214v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sidoroff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0259-x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658046v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akkerman" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Cheng" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.016" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506151v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0262-2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383576v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanclooster" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381446v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2007.11.008" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTNGRMD2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381445v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2007.01.011" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381489v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343149v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loix" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.027" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZVGD9DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506205v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0267-x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506153v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0239-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657911v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Vanclooster" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.014" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506148v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padvoiskis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0240-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433970v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381449v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381428v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.01.009" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G87M64S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381447v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938638v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duong" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB1GWFMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#232;as" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0242-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380799v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.022" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP732RG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299466v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498991v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn V. Duong" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380796v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-007-9043-1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLTZ0GQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378101v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouari" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081064v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.93-106" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081066v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Youssef" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.379-408" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081067v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.011" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286370v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.09.018" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T1CRV13-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081069v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.09.031" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0198-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1Q3JV86-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103194v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373874v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laine" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020518v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005008" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373873v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheruet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soccard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison-Le Poec" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081073v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081065v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.339-354" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5069-7" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775553CA4D895C32E2F906639B0B30C0691B7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368439v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373882v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boubakar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103212v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B3EFBC7EABA580026B65A765451E1E0314A0924/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020532v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.024" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847323v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V Lomov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368434v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373879v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Billo&#235;t" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133236v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.022" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37HSKXG0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019777v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117317v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boubakar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081072v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hag&#232;ge" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.767-776" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020539v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2005.05.001" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020483v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146442070421800103" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450555v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020516v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.751-762" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450567v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450569v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020485v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3734" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450605v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454717v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454715v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotinat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102332v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Daniel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.465-480" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454716v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong Chi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verpoest" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peeters" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roose" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454718v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020295v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.004" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020480v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Truong" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Peeters" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roose" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.413-442" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021132v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutheillet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.511-525" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021127v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00064-9" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021133v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Daniel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705702015006208" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372678v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Lahmar" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369350201100102" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847322v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847316v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847320v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366944v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Patel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(98)00063-8" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGTMV104-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571654v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borr" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(96)00067-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTHGCRXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571665v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gelin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabhi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.750160111" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSN0K72N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571658v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571669v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717584v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660203v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3015" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660202v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.496" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420747v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670489v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034816" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670982v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouquerel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beraud" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007995" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926717v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670989v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008019" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670984v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007999" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621618v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670987v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008018" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708282v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963600" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708279v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963596" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708249v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963559" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890733v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Meur" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roua" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710427v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.368" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096532v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Rocher" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710417v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.292" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710425v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Nguyen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Park" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.356" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850096v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Florimond" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vilfayeau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873656v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847463v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785673v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710886v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahmad" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamnawar" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1111" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850075v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710877v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.243" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785667v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850077v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850060v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.267" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710873v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.219" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597986v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422603v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711437v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589633" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598122v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592802v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605448v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aim&#232;ne" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589627" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605449v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635791v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850073v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850093v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850086v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589637" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785658v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505778v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0852-7" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850090v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635784v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0873-2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515868v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635787v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850088v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850062v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850082v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391386v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515874v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391074v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413201v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413821v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464211v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850080v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0572-z" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464202v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigorgne" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515865v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506187v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484398v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506193v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506194v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506195v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453387v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506197v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506149v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506206v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506196v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506146v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508237v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453375v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506677v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504293v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290607v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729643" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299501v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729650" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515877v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506321v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506150v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506723v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506676v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506679v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515869v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison Lepoec" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009067v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506874v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506906v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506900v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432896v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506875v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506863v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432869v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081077v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0002-7" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883552v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081076v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506859v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506905v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506885v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081075v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506907v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506908v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507214v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssef" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507212v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020606v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507238v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020644v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081074v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Daniel" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507263v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020608v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020614v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507262v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507211v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020626v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020643v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812891v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020642v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813029v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507241v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883520v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091297v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020605v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020594v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020641v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507438v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103330v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507349v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507350v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020637v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020591v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300219v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Cheng" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Yu" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Tao" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300207v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507365v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020636v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020603v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021231v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Daniel" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507399v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507386v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021228v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507348v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507347v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020595v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020580v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507915v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507909v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507922v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Long" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020545v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507942v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020557v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020631v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020578v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maison-Le Po&#235;c" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020627v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507916v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020553v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020581v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507941v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507921v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507930v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507929v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507920v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020589v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020583v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019295v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021189v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021215v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021219v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021221v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotinat" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103329v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021218v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021222v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021194v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021217v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573106v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573112v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573115v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sabhi" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662557v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23846-9\_4" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850052v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464215v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635297v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381276v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381252v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akkerman" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381253v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845692537.46" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383540v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374277v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robitaille" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454356v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454355v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707620v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.111765" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071564v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colmars" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Naouar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2023.108129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remko Akkerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Carlone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise K&#228;rger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-022-01682-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bloom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fideu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.110682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Liang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhao Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaifu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Naouar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-a51g25" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Richert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Farges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm12061012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2977b4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles2010006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqiang Yao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingda Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Gao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colmars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115202" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lahoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhilde Jacobs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Ezeldeen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ducret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-022-04572-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045352v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Bai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2022.110089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/textiles1010001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Ghafour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.728485" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boiss&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09966-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio D&#8217;agostino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Aivaliotis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Makradi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1629050" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106558" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350340v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Richert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Valette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11062602" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660085v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Liang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2020.09.027" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamila" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108981" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guzman-Maldonado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5030081" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Steer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Tamimi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13153280" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jauffret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Cocchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13235337" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019611v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boisse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05225-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Selezneva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Gorbatikh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01542-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghazimoradi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter Carvelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684419868846" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112602" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13102374" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106135" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-3084-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergeron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834308" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Xiong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182853" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288957v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Iwata" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Inoue" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.01.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman Maldonado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.08.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noterdaeme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. O'Meara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fumagalli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. U. Fynbo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833608" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139805v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Salle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.042" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674381v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.28.9-33" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-018-9719-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670774v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12213" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1294-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.04.024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516663999" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahi&#232;ne Hamila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moulin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.12.166" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538195v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CB512277EB254770B97F74EAB7589FE84BDEFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077387v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.12.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0269" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708029v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9483-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Azehaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Giorgio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316643577" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814074v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valerio d'Agostino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176313v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Steigmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-015-9536-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710134v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pazmino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V. Lomov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737317v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wendling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Daniel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-015-9441-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804740v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.07.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaudet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesueur" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22988" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NP8T967V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bikard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.08.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Legrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Soulat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.072" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG5S71N0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144230v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferretti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0496-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710253v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.07.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.08.020" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal-Sall&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096488v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Wendling" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hivet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.05.010" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ09FD91-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838662v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938610v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.03.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.492" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785642v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312439222" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934559v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bareggi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.07.010" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H939KJ04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951067v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gatouillat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Barregi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.410" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938369v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.03.045" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT650PXV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ahmad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1692" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934569v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-013-0347-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785596v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Nguyen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.05.028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVSJ1RX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938611v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.06.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCHTX0QG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549733v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Federman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritchey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322562" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934523v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Peng" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pineau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705712454289" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Orliac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Charmetant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Otin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.261" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.08.005" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6143TV5M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-011-9207-x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V29SH42W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938544v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Orliac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1R73XGX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmetant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938547v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.07.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9VH1T5V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601863v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.02.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P51RP2FJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938549v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.01.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L29HZXFQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578046v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.01.011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTKRVB4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730294v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813940v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0866-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464200v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hagege" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidoroff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998309345348" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938535v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010031" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28523C13BF5EB46A472314FC666D8921513F353/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934548v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn van den Broucke" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Middendorf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0680-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850046v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938596v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0871-4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935551v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonoh Lee" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moon-Kwang Um" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joon-Hyung Byun" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0668-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850045v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938618v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn van den Broucke" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657909v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2008.06.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935544v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qq Chen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Park" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464254v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.04.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJSJGW4H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942767v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saouab" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Park" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0655-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515898v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sabourin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2625" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JGQ1LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935564v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009027" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515894v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loix" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.12.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8Q1G20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Badel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.04.038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515899v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515881v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0518-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381446v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2007.11.008" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTNGRMD2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381445v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2007.01.011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381489v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343149v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loix" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.027" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZVGD9DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506214v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sidoroff" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0259-x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506151v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0262-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383576v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Lomov" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanclooster" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658046v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akkerman" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Cheng" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.02.016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506205v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0267-x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506153v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lee" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0239-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506148v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padvoiskis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0240-8" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657911v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Vanclooster" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.014" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712055v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Duong" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0274-y" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433970v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381428v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.01.009" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G87M64S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381447v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381449v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938638v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duong" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB1GWFMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#232;as" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0242-6" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380799v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.01.022" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP732RG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299466v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chen" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380796v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-007-9043-1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLTZ0GQK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498991v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn V. Duong" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378101v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouari" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daniel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081064v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daniel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.93-106" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081066v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cheruet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Youssef" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.379-408" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081067v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.011" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286370v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Zouari" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.09.018" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T1CRV13-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081069v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.09.031" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-006-0198-1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1Q3JV86-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373873v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheruet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soccard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison-Le Poec" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081073v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081065v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.339-354" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081068v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Billo&#235;t" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-005-5069-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/775553CA4D895C32E2F906639B0B30C0691B7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368439v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103194v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373874v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laine" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boust" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020518v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005008" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373882v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Boubakar" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vieille" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103212v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3B3EFBC7EABA580026B65A765451E1E0314A0924/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020532v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.09.024" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010078v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Petit" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rollinde" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roueff" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des Forets" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20047135" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847323v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V Lomov" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368434v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019777v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Boubakar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373879v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Billo&#235;t" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02133236v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.02.022" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37HSKXG0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081072v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hag&#232;ge" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.767-776" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020539v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2005.05.001" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117317v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boubakar" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020483v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Terny-Rebeyrotte" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146442070421800103" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450555v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020516v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.751-762" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450567v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020485v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3734" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450569v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450605v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454717v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454715v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rotinat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102332v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Daniel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.465-480" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454718v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454716v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong Chi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verpoest" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peeters" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roose" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020295v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rotinat" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mecind.2003.09.004" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020480v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Truong" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignaas Verpoest" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Peeters" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Roose" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.6.413-442" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021132v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutheillet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.511-525" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021127v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00064-9" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021133v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Daniel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705702015006208" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372678v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Lahmar" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369350201100102" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847322v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847316v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847320v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366944v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganapathi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Patel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(98)00063-8" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGTMV104-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571654v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borr" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Cherouat" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(96)00067-4" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTHGCRXB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571665v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gelin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabhi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.750160111" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSN0K72N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571658v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02571669v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05349330v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cotrim" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lacroix" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perrin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360100v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R. Cotrim" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706309v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Ruochen" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-69" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654372v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-50" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717584v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660203v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3015" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660202v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.496" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020216v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.125" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020199v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.137" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289201v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424037v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420747v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiong" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670482v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034809" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670489v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034816" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670486v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1\_5034813" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670982v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouquerel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beraud" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007995" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926717v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465737v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670989v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008019" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623669v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621618v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670984v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007999" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670987v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Azzouzi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tardif" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008018" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670985v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008014" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708275v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963590" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708274v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusanov" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Ta" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963583" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708282v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963600" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708279v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963596" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708249v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guzman" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963559" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708270v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963572" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800125v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrinhac" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbi" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rezeau" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joyce" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890733v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Meur" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roua" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710427v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.368" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096532v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Rocher" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gillibert" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538207v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.316" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710417v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.292" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710425v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. T. Nguyen" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Park" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.356" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850096v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Florimond" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vilfayeau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873656v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847463v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710877v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.243" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785673v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710886v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahmad" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamnawar" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1111" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850075v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785667v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850077v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850060v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.267" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710873v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.219" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598122v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592802v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605448v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aim&#232;ne" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589627" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605449v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635791v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597986v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422603v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711437v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589633" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850073v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850093v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850086v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589637" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785658v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505778v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0852-7" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850090v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thanh Nguyen" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635784v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0873-2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635787v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515868v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bel" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850088v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850062v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850082v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391074v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413201v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413821v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391386v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515874v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464211v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850080v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0572-z" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515865v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464202v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigorgne" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515861v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Q. Chen" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506193v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506194v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506195v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453387v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506197v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506187v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484398v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506149v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506206v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maiffredy" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506196v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506146v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508237v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453375v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506677v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504293v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290607v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729643" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299501v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Vu Duong" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729650" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515877v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506321v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506723v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506676v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506150v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506679v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515869v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maison Lepoec" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009067v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506875v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506863v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506874v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506906v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506900v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432896v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432869v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081076v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081077v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0002-7" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506859v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506905v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883552v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506885v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081075v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506907v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506908v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507262v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507214v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssef" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507212v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020606v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507238v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020644v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081074v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Daniel" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507263v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020608v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020614v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507211v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020626v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020643v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812891v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813029v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020642v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507241v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883520v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091297v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020605v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507350v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020637v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020591v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020594v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020641v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507438v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vacher" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103330v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507349v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300219v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Cheng" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Yu" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhu" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.M. Tao" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300207v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020636v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020603v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507365v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021231v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Daniel" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507399v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021228v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507386v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507348v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507347v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020595v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020545v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020580v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507915v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507909v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507922v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Long" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507942v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020557v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020631v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020578v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maison-Le Po&#235;c" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020627v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507916v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020553v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020581v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507921v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507941v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507930v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507929v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507920v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touratier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020589v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020583v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021189v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021215v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019295v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Touratier" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021219v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021221v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotinat" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021218v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103329v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021194v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021217v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021222v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573106v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573112v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573115v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sabhi" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654404v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90646-3.00017-4" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662557v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23846-9\_4" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173458v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00014-2" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850052v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464215v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635297v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381276v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381252v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akkerman" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381253v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9781845692537.46" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383540v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374277v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robitaille" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454356v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454355v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>