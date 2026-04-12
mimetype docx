--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -693,112 +693,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01578875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An experimental validation of Temporal Semiotic Units and Parameterized Time Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial du numéro 18 de la revue Formules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Littérature et Numérique : quand, comment, pourquoi ? (18), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-reading : un outil de visualisation de close readings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -814,1736 +931,1619 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.271-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">un historique de la génération numérique de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.9-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALIRE; UM HISTÓRICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galáxia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (27), pp.196-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05286983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une ontologie du domaine de la poésie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.65-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmed digital poetry: A media art?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primerjalna književnost [Comparative Literature / Littérature comparée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.41 - 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05205671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entité / identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.147-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entité / identité. Un outil d'indexation des documents relatifs à la poésie numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.147 - 183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historique de la génération numérique de textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le Mange-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLC/Literary and Linguistic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.273-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05294933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie numérique : du cybertexte aux formes programmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudos Literários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.185 - 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05210935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le mange-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLC/Literary and Linguistic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarding digital literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Literature in the Digital Age (20), pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05209560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarding Digital Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du site Carthago essences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.115-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05205502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse en UST et en MTP de Rythm 21 de Hans Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme de simulation des UST visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des structures temporelles par les MTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments relatifs à la temporalité dans passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence cognitive des unités sémiotiques temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105084v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Daquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aline Frey</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Fremiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicae Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.415-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/102986490901300209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">un historique de la génération numérique de textes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interface comme oeuvre, l'oeuvre comme interface, l'interface comme non-oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18, pp.9-47</w:t>
+              <w:t xml:space="preserve">Texto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (3), https://periodicos.ufsc.br/index.php/textodigital/article/view/1379/1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...439 lines deleted...]
-                <w:t xml:space="preserve">Un historique de la génération numérique de textes.</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05241640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature déplacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2006, littérature numérique et caetera, pp.13-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...944 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05205291v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_05241640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Poetry: From Cybertext to Programmed Forms</w:t>
               </w:r>
@@ -4065,165 +4065,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">History of Digital Poetry in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">programme franco-norvégien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">the 'inlegibility' of computing code or the deep melacholia of a written without reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">sujet digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101650v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02101649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of the end of a myth</w:t>
               </w:r>
@@ -4738,342 +4738,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches sémiotiques et interculturelles d'un site web tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Fenniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.215-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital literature publishing and distribution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ELMCIP " Publishing ", University of Jyvaskyla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poetic Ergodic Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium e-poetry 2011, Buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach of digital poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop catmeeting III "Digital art: Myth or Reality", Université Autonome de Barcelone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011144v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05190092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capture ergodique</w:t>
               </w:r>
@@ -5644,50 +5644,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00603588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an ontology of the field of digital poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELMCIP - workshop on Electronic Literature in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scott Rettberg, Sep 2008, Bergen, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward an ontology of the Field of Digital Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5696,139 +5778,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic literature in Europe, Université de Bergen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011128v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05005860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the relationship between creative programming and creative writing?</w:t>
               </w:r>
@@ -7761,178 +7761,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05210805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un éphémère pérenne : dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-formes3 : les frontières de l'œuvre numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.279-284, 2015, 978-2-86272-680-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05207771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des poésies numériques conçues par des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'ergonomie orientée enfants. Concevoir pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101507v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">sic_05207771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory and automatic text generation</w:t>
               </w:r>
@@ -8227,169 +8227,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">About some programmed forms in e-poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OLE Officina di Letteratura Elettronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Multimediale edizioni, pp.76-86, 2011, 978-88-905640-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05206846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. La littérature numérique en quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses de l'enssib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire dans un monde numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-241, 2011, 978-2-910227-85-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05199222v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_05206846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
@@ -8580,50 +8580,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05205396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unique-reading poems: a multimedia generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media Poetry: An International Anthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intellect Books, pp.67-75, 2007, 978-1-84150-030-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05219888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time Measures in Documents : The model of &amp;quot;Motifs Temporels Paramétrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8632,126 +8701,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Document (Re)turn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.197-222, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00637789v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_05219888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem of Form: Transitoire Observable</w:t>
               </w:r>
@@ -9595,151 +9595,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paraules pixelades La literatura en l'era digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bootz Philippe (18/09/2013), présentation de l’exposition « les littératures numériques d’hier à demain » pour l’émission de France 3 un livre, un jour, https://player.vimeo.com/video/75373539? (consulté le 09/09/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107958v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02101616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcomme to the future!</w:t>
               </w:r>
@@ -10508,213 +10508,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05299057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alire ; un historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05286984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérarité et machines à lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05297701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générations automatique et combinatoire de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05206944v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">sic_05286984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture inassouvie</w:t>
               </w:r>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05197531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/28cd-z867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bargaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02093921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05294933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05241640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05216097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05222978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03213834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Fenniche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00603588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00137217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05208963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48197/fot2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Funkhouser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05199222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05214617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00236298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-02182750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05197531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/28cd-z867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bargaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02093921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05294933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05241640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05216097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05222978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03213834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Fenniche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00603588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00137217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05208963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48197/fot2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Funkhouser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05199222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05214617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00236298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-02182750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>