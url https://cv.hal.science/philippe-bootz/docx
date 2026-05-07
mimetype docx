--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -693,1857 +693,1857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01578875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cross-reading : un outil de visualisation de close readings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Inés Laitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.271-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial du numéro 18 de la revue Formules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Littérature et Numérique : quand, comment, pourquoi ? (18), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An experimental validation of Temporal Semiotic Units and Parameterized Time Motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hautbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tijus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicae Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Éditorial du numéro 18 de la revue Formules</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">un historique de la génération numérique de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Littérature et Numérique : quand, comment, pourquoi ? (18), pp.3-5</w:t>
+              <w:t xml:space="preserve">, 2014, 18, pp.9-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cross-reading : un outil de visualisation de close readings</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALIRE; UM HISTÓRICO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galáxia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (27), pp.196-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05286983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une ontologie du domaine de la poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Inés Laitano</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.65-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmed digital poetry: A media art?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primerjalna književnost [Comparative Literature / Littérature comparée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.41 - 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05205671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historique de la génération numérique de textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18, pp.271-288</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Vers une ontologie du domaine de la poésie numérique</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entité / identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, pp.65-96</w:t>
+              <w:t xml:space="preserve">, 2013, 5, pp.147-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Entité / identité</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entité / identité. Un outil d'indexation des documents relatifs à la poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, pp.147-183</w:t>
+              <w:t xml:space="preserve">, 2013, pp.147 - 183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le Mange-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.147 - 183</w:t>
+              <w:t xml:space="preserve">LLC/Literary and Linguistic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.273-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un historique de la génération numérique de textes.</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05294933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie numérique : du cybertexte aux formes programmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudos Literários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.185 - 201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05210935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le mange-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LLC/Literary and Linguistic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarding digital literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Literature in the Digital Age (20), pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05209560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regarding Digital Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du site Carthago essences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20, pp.115-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05205502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des structures temporelles par les MTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme de simulation des UST visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse en UST et en MTP de Rythm 21 de Hans Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments relatifs à la temporalité dans passage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence cognitive des unités sémiotiques temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Daquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poitrenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Fremiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.415-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/102986490901300209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature déplacée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, 2006, littérature numérique et caetera, pp.13-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...896 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05205291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interface comme oeuvre, l'oeuvre comme interface, l'interface comme non-oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texto Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2 (3), https://periodicos.ufsc.br/index.php/textodigital/article/view/1379/1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05241640v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_05205291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Poetry: From Cybertext to Programmed Forms</w:t>
               </w:r>
@@ -3006,165 +3006,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05218430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poetic Machinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visible language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30 (2), pp.118-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05219881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un modèle fonctionnel des textes procéduraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, audible, visible, scriptible (8), pp.191-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05207006v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_05219881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POÉSIES EN MACHINATIONS</w:t>
               </w:r>
@@ -4065,165 +4065,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">the 'inlegibility' of computing code or the deep melacholia of a written without reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sujet digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">History of Digital Poetry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">programme franco-norvégien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101649v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02101650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of the end of a myth</w:t>
               </w:r>
@@ -4738,342 +4738,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital literature publishing and distribution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ELMCIP " Publishing ", University of Jyvaskyla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetic Ergodic Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium e-poetry 2011, Buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approach of digital poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop catmeeting III "Digital art: Myth or Reality", Université Autonome de Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approches sémiotiques et interculturelles d'un site web tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Fenniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hachicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190092v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01011144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capture ergodique</w:t>
               </w:r>
@@ -5260,112 +5260,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Haut lieu de l'œuvre au lieu de l'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire e-formes 3, Université de Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In darwust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Art, culture, théorie de l'évolution ", IMERA, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unités sémiotiques temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5381,251 +5450,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MaMuX, IRCAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entité/identité : vers un outil d'indexation des documents relatifs à la poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires et archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entity / Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium e-poetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Boras, May 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,50 +5644,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00603588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What is the relationship between creative programming and creative writing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Codework workshop", West Virginia University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards an ontology of the field of digital poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5696,73 +5765,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELMCIP - workshop on Electronic Literature in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scott Rettberg, Sep 2008, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ontology of the Field of Digital Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5778,126 +5847,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic literature in Europe, Université de Bergen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011128v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01011130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lecteur capturé.</w:t>
               </w:r>
@@ -8227,311 +8227,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6. La littérature numérique en quelques repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">presses de l'enssib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire dans un monde numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-241, 2011, 978-2-910227-85-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05199222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">About some programmed forms in e-poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OLE Officina di Letteratura Elettronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier Multimediale edizioni, pp.76-86, 2011, 978-88-905640-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05206846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">presses de l'enssib. </w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unsatisfied reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bootz et S.Baldwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire dans un monde numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-241, 2011, 978-2-910227-85-2</w:t>
+              <w:t xml:space="preserve">Regards Croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, West Virginia University Press, 2010, compulit, 978-1-933202-47-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, West Virginia University Press, pp.XV-XIX, 2010, 978-1-933202-47-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021678v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05021690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie numérique : la littérature dépasse-t-elle le texte ?</w:t>
               </w:r>
@@ -8580,178 +8580,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05205396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time Measures in Documents : The model of &amp;quot;Motifs Temporels Paramétrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Document (Re)turn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.197-222, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00637789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unique-reading poems: a multimedia generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Poetry: An International Anthology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intellect Books, pp.67-75, 2007, 978-1-84150-030-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05219888v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">sic_00637789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem of Form: Transitoire Observable</w:t>
               </w:r>
@@ -9595,585 +9595,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bootz Philippe (18/09/2013), présentation de l’exposition « les littératures numériques d’hier à demain » pour l’émission de France 3 un livre, un jour, https://player.vimeo.com/video/75373539? (consulté le 09/09/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paraules pixelades La literatura en l'era digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcomme to the future!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Welcomme to the future!</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">festival Ars Electronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">festival Ars Electronic</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcomme to the future !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Welcomme to the future !</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El tiempo e la literatura digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">remédiation d’œuvres numériques pionnières en littérature numérique, réalisation de machines virtuelles pour la préservation des oeuvres, conception et réalisation d’une interface sécurisée et flexible pour les expositions de valorisation sur le travail de préservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">historique de la poésie numérique&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les littératures numériques en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108089v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02105032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les littératures numériques d'hier à demain</w:t>
               </w:r>
@@ -10508,213 +10508,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05299057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Générations automatique et combinatoire de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05206944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérarité et machines à lire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05297701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alire ; un historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05286984v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">sic_05206944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture inassouvie</w:t>
               </w:r>
@@ -11102,169 +11102,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formalisation d'un modèle fonctionnel de communication à l'aide des technologies numériques appliqué à la création poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">domain_stic.hype. Université Paris VIII Vincennes-Saint Denis, 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00012165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formalisation d’un modèle fonctionnel de communication à l’aide des technologies numériques appliqué à la création poétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris 8, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05197482v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-00012165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05197531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/28cd-z867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bargaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097412v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02093921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05294933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05241640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05216097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05222978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207006v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03213834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190092v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Fenniche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00603588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00137217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05208963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48197/fot2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Funkhouser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05199222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219888v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05214617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107958v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107952v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00236298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-02182750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05197531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/28cd-z867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02093921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bargaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05294933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05241640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05216097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05222978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03213834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Fenniche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00603588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00137217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05208963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48197/fot2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Funkhouser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05199222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05214617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00236298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-02182750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>