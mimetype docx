--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -693,50 +693,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01578875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial du numéro 18 de la revue Formules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Littérature et Numérique : quand, comment, pourquoi ? (18), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cross-reading : un outil de visualisation de close readings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -745,293 +814,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.271-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Éditorial du numéro 18 de la revue Formules</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental validation of Temporal Semiotic Units and Parameterized Time Motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tijus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicae Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.98-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1029864913516973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">un historique de la génération numérique de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules, revue des créations formelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Littérature et Numérique : quand, comment, pourquoi ? (18), pp.3-5</w:t>
-[...184 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.9-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1099,644 +1099,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05286983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ontologie du domaine de la poésie numérique</w:t>
+                <w:t xml:space="preserve">Entité / identité. Un outil d'indexation des documents relatifs à la poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, pp.65-96</w:t>
+              <w:t xml:space="preserve">, 2013, pp.147 - 183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005865v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02097412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entité / identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.147-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historique de la génération numérique de textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed digital poetry: A media art?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primerjalna književnost [Comparative Literature / Littérature comparée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.41 - 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05205671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Entité / identité</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une ontologie du domaine de la poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 5, pp.147-183</w:t>
+              <w:t xml:space="preserve">, 2013, 5, pp.65-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie numérique : du cybertexte aux formes programmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cibertextualidades n° 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.147 - 183</w:t>
+              <w:t xml:space="preserve">Revista de Estudos Literários</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.185 - 201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le Mange-texte</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05210935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le mange-texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LLC/Literary and Linguistic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 27 (3), pp.273-292</w:t>
+              <w:t xml:space="preserve">, 2012, pp.00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">sic_05210935v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le mange-texte</w:t>
+                <w:t xml:space="preserve">Signs and apparatus in digital poetry: the example of Jean-Marie Dutey's Le Mange-texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LLC/Literary and Linguistic Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.00-00</w:t>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.273-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010793v1</w:t>
+                <w:t xml:space="preserve">sic_05294933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarding digital literature</w:t>
               </w:r>
@@ -3245,50 +3245,188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">transcodage numérique : une extension de la traduction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Perspectives on Translating Electronic Literature: Whither Now?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Regnauld, Jan 2020, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital transcoding: an extension of translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Perspectives on Translating Electronic Literature: Whither Now?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_03213834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elpénor : de la forme fermée à la forme déstructurée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3297,195 +3435,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire MUTTUM : les mots et les sons, Festival international aCROSS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Plaosor, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05286971v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">sic_03213834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie numérique animée : entre écran et dispositif</w:t>
               </w:r>
@@ -3638,454 +3638,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05297763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">présentation d’un atelier transnational de création de livre numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bonnes pratiques : trois exemples de coopérations franco-espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution des oeuvres d’art numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art numérique et postérité, BnF site François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">le texte absent comme indice d’une inadaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des humanités numériques littéraires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">présentation d’un atelier transnational de création de livre numérique</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruction et contrôle dans Elpénor et joue de la musique pour mon poème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bonnes pratiques : trois exemples de coopérations franco-espagnole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">rencontres autour de la poésie numérique, université Paul-Valéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique de la conception et rhétorique du code : pour une intelligence numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art numérique et postérité, BnF site François Mitterrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque Intelligences Numériques / Digital Intelligences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluricode des poésies concrète et animée à partir de quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">arxius, poètiques i recepcions au MACBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101645v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02101580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the 'inlegibility' of computing code or the deep melacholia of a written without reading</w:t>
               </w:r>
@@ -4272,286 +4272,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05209502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelles Impressions d’Afrique, les virtualités de la machine textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Inés Laitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roussel : hier, aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d’Afrique : d’un manipulable à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Inés Laitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roussel : hier, aujourd’hui. Colloque de Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France. pp.311-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">vers des méthodes d’analyse des programmes de poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie, méthode et nombre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101651v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-02101576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chercher le texte</w:t>
               </w:r>
@@ -4669,549 +4669,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital literature publishing and distribution in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ELMCIP " Publishing ", University of Jyvaskyla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetic Ergodic Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium e-poetry 2011, Buffalo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approach of digital poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop catmeeting III "Digital art: Myth or Reality", Université Autonome de Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sémiotiques et interculturelles d'un site web tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Fenniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Metz, France. pp.215-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capture ergodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque " Le corps et le dispositif ", IUT d'Aubière, Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PhiLiPPe Bootz La poesía digital programada: una poesía del dispositivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional Ludión/Paragraphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudia Kozak, Sep 2011, Buenos AIres, Argentina. pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05296684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching digital literature in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ELMCIP " Pedagogy ", Blekinge Institute of Technology, Karslkrona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011156v1</w:t>
-              </w:r>
-[...451 lines deleted...]
-                <w:t xml:space="preserve">sic_05296684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques hypothèses sur la lecture en poésie numérique</w:t>
               </w:r>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium e-poetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laura Boras, May 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5644,260 +5644,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00603588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an ontology of the field of digital poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELMCIP - workshop on Electronic Literature in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scott Rettberg, Sep 2008, Bergen, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an ontology of the Field of Digital Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Szoniecky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic literature in Europe, Université de Bergen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What is the relationship between creative programming and creative writing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Codework workshop", West Virginia University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011130v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-01011128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lecteur capturé.</w:t>
               </w:r>
@@ -6015,234 +6015,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00078604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche du rôle de la mémoire dans la conception et la réception de quelques œuvres en littérature numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes journées d'études sur l'hypertexte de fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, UQAM, Montréal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00078598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction du sens par les processus dans le modèle procédural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPTM'03 créer du sens à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05204432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De Baudot à Transitoire Observable : les approches sémiotiques en littérature numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A crise da poesia en Brasil, França, Europa e outras Latitudas/La crise de la poésie au Brésil, en France, en Europe et en d’autres latitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Feira de Santana, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05212129v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05204432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois rapports entre œuvre et interface</w:t>
               </w:r>
@@ -6323,51 +6323,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
+                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -6376,93 +6376,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220918v1</w:t>
+                <w:t xml:space="preserve">sic_05220917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remédiatisation numérique de Nouvelles Impressions d'Afrique : d'un manipulable à l'autre</w:t>
+                <w:t xml:space="preserve">Nouvelles Impressions d'Afrique, les virtualités de la machine textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
@@ -6471,69 +6471,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Inés Laitano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roussel, hier, aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.311-339, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cerisy La Salle, Centre culturel international de Cerisy, France. Presses universitaires de Rennes, pp.285-310, 2014, Roussel, hier, aujourd'hui, 978-2-7535-2938-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_05220917v1</w:t>
+                <w:t xml:space="preserve">sic_05220918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre numérique et morphing linguistique</w:t>
               </w:r>
@@ -6582,316 +6582,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05210841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Motifs Temporels Paramétrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les unités sémiotiques temporelles (ust), nouvel outil d'analyse musicale : théories et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Marseille (13), France. Delatour &amp; IRCAM, pp.147-177, 2008, vers une sémiotique générale du temps dans les arts, 2-7521-0053-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05209123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using temporal semiotics in a-media digital poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Art Congress CAC.2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Mexico, Mexico. europia Productions, pp.5-18, 2008, 978-2-909285-45-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05208963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hautbois</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la poésie s'approprie l'informatique : Une dynamique créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les unités sémiotiques temporelles (ust), nouvel outil d'analyse musicale : théories et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Marseille (13), France. Delatour &amp; IRCAM, pp.147-177, 2008, vers une sémiotique générale du temps dans les arts, 2-7521-0053-1</w:t>
+              <w:t xml:space="preserve">L’escriptura, el llibre i les noves tecnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Lleida, Espagne. KRTU, pp.215-219, 2006, 84-393-7052-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05210870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et frustration : matières premières de la littérature numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(H)a crise da poesia/La crise de la poésie (?). Le malaise de l’édition poétique en France, en Europe et au Brésil à l’aube du XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Arras (Université d'Artois), France. (H)A crise da poesia na Brasil, na Francça, na Europa e outro latitudes ; La crise de la poésie au Brésil, en France, en Europe et en d’autres latitudes, LIMES; Rafael de Surtis, pp.449-464, 2006, 978-973-726-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05212160v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">sic_05210870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment c'est comme ça</w:t>
               </w:r>
@@ -7313,182 +7313,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05297366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mécanique des arts et l’IA chez Raymond Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créativités artificielles : la littérature et l’art à l’heure de l’intelligence artificielle, Alexandre Gefen (dir.), Paris, Les Presses du réel, 2023,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, ISBN : 978-2-37896-262-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Transcoding: An Extension of Translation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octaviana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translating Electronic Literature: Whither Now?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.12-45, 2023, 9782370590169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004634v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literariness and reading machines</w:t>
               </w:r>
@@ -7619,540 +7619,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05210923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut lieu de l'oeuvre au lieu de l'oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bootz</w:t>
+                <w:t xml:space="preserve">UN CÉDÉROM DE POÉSIES NUMÉRIQUES CONÇUES PAR DES ENFANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Decortis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'ergonomie orientée enfants. Concevoir pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, puf, pp.321-326, 2015, Le travail humain, 978-2-13-061770-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05210805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poésies numériques conçues par des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'ergonomie orientée enfants. Concevoir pour le développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un éphémère pérenne : dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-formes3 : les frontières de l'œuvre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.107-115, 2015, 978-2-86272-680-9</w:t>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.279-284, 2015, 978-2-86272-680-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05207771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haut lieu de l'oeuvre au lieu de l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-formes3 : les frontières de l'œuvre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.279-284, 2015, 978-2-86272-680-9</w:t>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.107-115, 2015, 978-2-86272-680-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Des poésies numériques conçues par des enfants</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05207724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">animated poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">l'ergonomie orientée enfants. Concevoir pour le développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Johns Hopkins Guide to Digital Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-13, 2014, 978-1-4214-1224-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05206935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">combinatory and automatic text generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Johns Hopkins Guide to Digital Media, Baltimore: The Johns Hopkins University Press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatory and automatic text generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Funkhouser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Johns Hopkins Guide to Digital Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johns HopKins University Press, pp.83-85, 2014, 978-1-4214-1224-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05206941v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02101556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-hypertextualisation d'œuvres littéraires : Nouvelles Impressions d'Afrique de Raymond Roussel</w:t>
               </w:r>
@@ -8369,169 +8369,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05206846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, West Virginia University Press, pp.XV-XIX, 2010, 978-1-933202-47-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The unsatisfied reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bootz et S.Baldwin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, West Virginia University Press, 2010, compulit, 978-1-933202-47-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021690v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05021678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie numérique : la littérature dépasse-t-elle le texte ?</w:t>
               </w:r>
@@ -9533,461 +9533,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bootz Philippe (18/09/2013), présentation de l’exposition « les littératures numériques d’hier à demain » pour l’émission de France 3 un livre, un jour, https://player.vimeo.com/video/75373539? (consulté le 09/09/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraules pixelades La literatura en l'era digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz, (07/10/2014), participation à l’émission RAI Storie sur le festival OLE 0.1, Naples, [en ligne] &amp;lt;https://www.youtube.com/watch?v=-zUVwlQDhmY&amp;gt; (consulté le 23/01/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">festival Ars Electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcomme to the future !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El tiempo e la literatura digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcomme to the future!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101624v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-02101620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">remédiation d’œuvres numériques pionnières en littérature numérique, réalisation de machines virtuelles pour la préservation des oeuvres, conception et réalisation d’une interface sécurisée et flexible pour les expositions de valorisation sur le travail de préservation</w:t>
               </w:r>
@@ -10247,229 +10247,539 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérarité et machines à lire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05297701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Générations automatique et combinatoire de texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05206944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alire ; un historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05286984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture inassouvie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecteur/lecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bootz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_05286958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Propos sur la littérature numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05209572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature programmée animée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05206937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed digital poetry: media art?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05205677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elpénor : ses multiples dimensions poétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bootz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10478,367 +10788,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hautbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_05299057v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">sic_05286958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numériques : une littérature dans la cité</w:t>
               </w:r>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05197531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/28cd-z867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205671v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02093921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bargaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097412v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05294933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05241640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05216097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05222978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03213834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Farge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Fenniche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00603588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00137217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05208963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004634v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48197/fot2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101507v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Funkhouser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05199222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05214617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107957v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286984v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021693v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286958v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00236298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-02182750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bootz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05287285v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05197531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299042v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hautbois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/28cd-z867" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02116194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Laitano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1029864913516973" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02097412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bargaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02093921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05294933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209560v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010781v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poitrenaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fremiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102986490901300209" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05241640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05216097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05222978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05218430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219881v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03213834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2182-8830_6-3_3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Farge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107977v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Fenniche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00603588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01011130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00137217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078604v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00078598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05208963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05212160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05220841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Baldwin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896074v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297694v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48197/fot2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05210805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101507v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101556v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Funkhouser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05199222v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00637789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05219888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00120699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gr&#233;sillaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286953v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021467v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05214617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05207051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107957v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101620v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02105032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02107952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02108089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02101626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05297701v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206944v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286984v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021693v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05286958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05209572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05206937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05299057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05205349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_05296694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00236298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05197482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-02182750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>