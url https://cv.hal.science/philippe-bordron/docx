--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -66,549 +66,549 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SnoBoard: surfing on ncRNA modifications and snoRNA guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Genotoul-Bioinfo platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMESS: Integrating Quantitative Transcriptomic Analysis and Metabolic Modeling to Unveil Condition-Specific Gene Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Paré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planetary-scale heterotrophic microbial community modeling assesses metabolic synergy and viral impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Régimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Riddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044064v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">hal-05163782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -626,103 +626,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMESS: integrating quantitative transcriptomic analysis and metabolic modeling to unveil condition-specific gene signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Paré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (8), pp.btaf448. </w:t>
@@ -754,338 +754,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prebiotic supplementation impacts colitis development in offspring mice</w:t>
+                <w:t xml:space="preserve">Could the Microbiota Be a Predictive Factor for the Clinical : Response to Probiotic Supplementation in IBS-D? A Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Lê</w:t>
+                <w:t xml:space="preserve">Justine Marchix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Selle</w:t>
+                <w:t xml:space="preserve">Lucille Quénéhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.988529⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11020277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930453v1</w:t>
+                <w:t xml:space="preserve">hal-04163623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the Microbiota Be a Predictive Factor for the Clinical : Response to Probiotic Supplementation in IBS-D? A Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal prebiotic supplementation impacts colitis development in offspring mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchix</w:t>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Quénéhervé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tony Durand</w:t>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.277. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.988529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11020277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.988529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163623v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal Supernatant from Adult with Autism Spectrum Disorder Alters Digestive Functions, Intestinal Epithelial Barrier, and Enteric Nervous System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Marchix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Aymeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,51 +1309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1413,51 +1413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative bacterial interactions from metagenomic knowledge with an integrative systems ecology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1842,51 +1842,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ASP application in integrative biology: identification of functional gene units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,252 +1957,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Orlando, United States. pp.40 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCABS.2011.5729937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606226v1</w:t>
+                <w:t xml:space="preserve">hal-00585102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585102v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2220,51 +2220,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes bactériens: une approche in silico pour intégrer les connaissances du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Nantes, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2460,51 +2460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touchais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie L&#234;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.988529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04163623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020277" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-1336/v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touchais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04163623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie L&#234;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.988529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-1336/v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>