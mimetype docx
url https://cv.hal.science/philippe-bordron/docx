--- v1 (2026-05-04)
+++ v2 (2026-05-28)
@@ -1957,252 +1957,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapore, Singapore. pp.101-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585102v1</w:t>
+                <w:t xml:space="preserve">hal-00606226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of omics data to investigate common intervals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIPPER: A flexible method to integrate heterogeneous data into a metabolic network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Bioscience, Biochemistry and Bioinformatics (ICBBB 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Advances in Bio and Medical Sciences (ICCABS), 2011 IEEE 1st International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Orlando, United States. pp.40 - 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCABS.2011.5729937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606226v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2460,51 +2460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touchais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04163623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie L&#234;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.988529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-1336/v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touchais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dominguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Par&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Riddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf448" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04163623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Qu&#233;n&#233;herv&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11020277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie L&#234;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.988529" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gonzales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aymeric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081723" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine N&#232;gre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Aite" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8110564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Latorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paz Cort&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.315" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eveillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rusu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-syb.2010.0070" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cornec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.pex-1336/v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angibaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCABS.2011.5729937" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>