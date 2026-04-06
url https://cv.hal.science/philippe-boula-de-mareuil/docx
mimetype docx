--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1767,836 +1767,848 @@
               <w:t xml:space="preserve">Language Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Universalism and Variation in Phonology: Papers in Honour of Jacques Durand, 39, pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude quantitative des marqueurs discursifs, disfluences et chevauchements de parole dans des interviews politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (29), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tipa.830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t>
+                <w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621775v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t>
+                <w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01621774v1</w:t>
+                <w:t xml:space="preserve">hal-01621775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.361-379. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+              <w:t xml:space="preserve">, 2011, 21, pp.361-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411677v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques patrons intonatifs du corse dans le cadre d'AMPER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Romano</w:t>
+                <w:t xml:space="preserve">Characterisation and identification of non-native French accents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vieru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.292-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835163v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21, pp.361-379. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.361-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271356v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and identification of non-native French accents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Vieru</w:t>
+                <w:t xml:space="preserve">Quelques patrons intonatifs du corse dans le cadre d'AMPER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.25-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668927v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents étrangers et régionaux en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,483 +2623,483 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par sélection : prosodie, dialogue et qualité vocale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Prudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30, pp.153-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Fagyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in the linguistic sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grammaire en tronçons appliquée à la génération de la prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42 (1), pp.115-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Aubergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bagein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3097,51 +3109,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la diversité linguistique à travers un atlas sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3174,185 +3186,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Caressa; Christophe Doubovetzky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et droit(s). Enjeux et paradoxes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.177-188, 2025, Logiques Juridiques, 978-2-336-55319-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella RETALI-MEDORI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique corse. De Gruyter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, ISBN 978-3-11-061935-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografia di innovazioni rispetto al latino attraverso un atlante sonoro dell'Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3398,258 +3410,258 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erica Autelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il patrimonio linguistico storico della Liguria 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InSedicesimo, pp.51-62, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Provence aux Balkans : discours épilinguistiques autour d'un atlas sonore des langues régionales ou minoritaires d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Courthiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues régionales de France. Nouvelles approches, nouvelles méthodologie, revitalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Société de Linguistique de Paris, pp.247-283, 2023, 9782957089420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picos melódicos pretônicos em final de enunciado no português brasileiro: um estudo quantitativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plínio A. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dermeval da Hora; Ángela Helmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interseções Linguísticas: Estudos Diversos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Líquido Editorial, pp.71-85, 2023, ALFAL, 9786599924804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas linguistique sonore de la Gallo-Romania : focus sur le wallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3669,428 +3681,428 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Noirard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues minorisées : entre promotion et relégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-210, 2022, 978-2-7535-8185-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a mapping of the languages/dialects of Italy and regional varieties of Italian</w:t>
+                <w:t xml:space="preserve">Atlas sonore des langues/dialectes de France, Italie et Monaco : focus sur les parlers liguriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bilinski</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina de Iacovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.267-288, 2021</w:t>
+              <w:t xml:space="preserve">Gênes et la langue génoise : expression de la terre et de la mer, langue d'ici et langue d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-911469-67-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318939v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison dialectométriques de parlers du Croissant avec d'autres parlers d'oc et d'oïl</w:t>
+                <w:t xml:space="preserve">For a mapping of the languages/dialects of Italy and regional varieties of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lori Lamel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eric Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina de Iacovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Thibault, Mathieu Avanzi, Nicolas Lo Vecchio, AliceMillour. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et francoprovençal : des mots à la grammaire, des parlers aux aires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.267-288, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318765v1</w:t>
+                <w:t xml:space="preserve">hal-03318939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas sonore des langues/dialectes de France, Italie et Monaco : focus sur les parlers liguriens</w:t>
+                <w:t xml:space="preserve">Comparaison dialectométriques de parlers du Croissant avec d'autres parlers d'oc et d'oïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gênes et la langue génoise : expression de la terre et de la mer, langue d'ici et langue d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-911469-67-1</w:t>
+              <w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et francoprovençal : des mots à la grammaire, des parlers aux aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318402v1</w:t>
+                <w:t xml:space="preserve">hal-03318765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlante sonoro delle lingue di Francia e d'Italia: focus sulle parlate liguri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina De Iacovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,1454 +4121,1454 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fiorenzo Toso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il patrimonio linguistico storico della Liguria. Attualità e futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insedicesimo, pp.33-46, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le /R/ « roulé » en français et dans quelques langues régionales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Coche; Brigitte Bigi; Joelle Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 32e Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 55-63, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/jep.2018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'évolution diachronique de la prosodie dans le style journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française mise en relief. Aspects grammaticaux et discursifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-198, 2017, 978-2-35412-256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions à intonation descendante: un exemple d'isolat corse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del Workshop Lingue delle isole, isole linguistiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell'Orso, pp.4-19, 2016, 978-88-6274-671-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falling yes/no questions in Corsican French and Corsican: evidence for a prosodic transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du traitement automatique à une approche linguistique de la variation régionale dans la parole</w:t>
+                <w:t xml:space="preserve">Traitement de la variation régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes Science Publications, pp.203-230, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t>
+              <w:t xml:space="preserve">, Hermès Science, pp.203-230, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135111v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de la variation régionale</w:t>
+                <w:t xml:space="preserve">Apports du traitement automatique à une approche linguistique de la variation régionale dans la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nguyen Noël; Adda-Decker Martine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Science, pp.203-230, 2013</w:t>
+              <w:t xml:space="preserve">, Hermes Science Publications, pp.203-230, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420861v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude par traitement automatique de la prosodie du français à la frontière des domaines roman et germanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistral et Paoli : sur la même longueur d'onde ? Quelques patrons mélodiques de l'occitan et du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliviéri M., Brun-Trigaud G., Del Giudice Ph. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, Alessandria, pp.259-273, 2012, 978-88-6274-416-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420827v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral et Paoli : sur la même longueur d'onde ? Quelques patrons mélodiques de l'occitan et du corse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Romano</w:t>
+                <w:t xml:space="preserve">Une approche automatisée de la diversité prosodique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rena Nemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.41-64, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834722v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche automatisée de la diversité prosodique en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une étude par traitement automatique de la prosodie du français à la frontière des domaines roman et germanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Woehrling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rena Nemoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+                <w:t xml:space="preserve">Alice Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.41-64, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0041⟩</w:t>
+              <w:t xml:space="preserve">, De Boeck, pp.121-138, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01420819v1</w:t>
+                <w:t xml:space="preserve">halshs-01420827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corsican French questions: is there a prosodic transfer from Corsican to French and how to highlight it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.418-421, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Garnier-Rizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Méloni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements et perspectives en traitement automatique de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF, 1996, Collection de l'AUPELF-UREF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5566,65 +5578,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en temps réel de la fusion des /a/ ~ /ɑ/ en français depuis 1925</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliusz Cęcelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5652,191 +5664,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Identification of Speech Acts in Gallo-Romance Dialects: A Study Based on Prosody Re-synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Mixdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula De Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.435-439, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesop's Fable &amp;quot;The North Wind and the Sun&amp;quot; Used as a Rosetta Stone to Extract and Map Spoken Words in Under-resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5851,73 +5863,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, Jun 2022, Marseille, France. pp.2072-2079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medida objetiva da variação prosódica entre línguas Românicas da França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5926,120 +5938,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the prosody of statements and various types of questions be identified in Gallo-Romance dialects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Mixdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6057,499 +6069,499 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina de Iacovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/TAI.2021-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ander Corral</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Leturia</w:t>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aure Séguier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
+              <w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03093494v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02508210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+                <w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+                <w:t xml:space="preserve">Aure Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Quint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaset Dazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t>
+              <w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02508210v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speaking Atlas of Indigenous Languages of France and its Overseas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.155-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,1214 +6576,1214 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “rolled” /R/ in French and some regional languages of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R-atics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing Regional Variation Data and Automatic Geolocalisation of Speakers of European French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271314v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on distinguer perceptivement huit accents régionaux en français parlé en Europe ? Une réponse à base de crowdsourcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsourcing Regional Variation Data and Automatic Geolocalisation of Speakers of European French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321515v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitating Broadcast News Style: Commonalities and Differences Between French and Brazilian Professionals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book cover Book cover International Conference on Computational Processing of the Portuguese Language (PROPOR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Canela, Brazil. pp.419-428, </w:t>
+              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184602003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466213v1</w:t>
+                <w:t xml:space="preserve">hal-02271315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on distinguer perceptivement huit accents régionaux en français parlé en Europe ? Une réponse à base de crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20184602003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271315v1</w:t>
+                <w:t xml:space="preserve">hal-03321515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imitating Broadcast News Style: Commonalities and Differences Between French and Brazilian Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Book cover Book cover International Conference on Computational Processing of the Portuguese Language (PROPOR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Canela, Brazil. pp.419-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963465v1</w:t>
+                <w:t xml:space="preserve">hal-04466213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Linguistic Distinctions Between Professional and Non-Professional Speaking Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinio Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.3921-3925, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiedere in italiano: le domande polari e lo sviluppo della competenza prosodica in parlanti cinesi di italiano L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilisa Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna de Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, Jan 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien d'accents en français? Focus sur la France, la Belgique et la Suisse</w:t>
+                <w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALS-ASLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bulletin suisse de linguistique appliquée, Jan 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271325v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t>
+                <w:t xml:space="preserve">Combien d'accents en français? Focus sur la France, la Belgique et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t>
+              <w:t xml:space="preserve">VALS-ASLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulletin suisse de linguistique appliquée, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621840v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker-idiosyncrasy in pausing behavior: evidence from a cross-linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7813,1966 +7825,1966 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourced mapping of pronunciation variants in European French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t>
+                <w:t xml:space="preserve">An acoustic-perceptual approach to the prosody of Chinese and native speakers of Italian based on yes/no questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ivent</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.648-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423077v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic-perceptual approach to the prosody of Chinese and native speakers of Italian based on yes/no questions</w:t>
+                <w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna de Meo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le mans, France. pp.111-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271352v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of cues discriminating West-african accents in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Yapomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-280⟩</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy. pp.2021-2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664512v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of cues discriminating West-african accents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Yapomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.725-728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621867v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the evolution of prosody in the French broadcast news style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2531-2534, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2009-667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diachronique de l'accent initial au travers d'archives audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Avignon, France. pp.1621-1624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Barras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diachronic study of prosody through French audio archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Prosody (SP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.531-534, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech overlap and interplay with disfluencies in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Paralinguistic Speech - between models and data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.307-310</w:t>
+              <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.2034-2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103557v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2034-2037</w:t>
+              <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103571v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of disfluencies in French broadcast interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISS'05 (Disfluency in Spontaneous Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, aix-en-provence, France. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying a language or an accent: from segments to prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIDL 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, Carré des Sciences, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of segmental and suprasegmental cues in the perception of Maghrebian-accented French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belynda Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Jeju, South Korea. pp.341-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle syntactico-prosodique pour la synthèse de la parole à partir du texte en arabe standard voyellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mareüil Boula De</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conference Maghrebine sur les sciences informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Annaba, Algeria</w:t>
+              <w:t xml:space="preserve">, 2002, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface syntaxe-prosodie dans un système de synthèse de la parole à partir du texte en arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alissali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mareüil Boula De</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Nancy, France. pp.329--332</w:t>
+              <w:t xml:space="preserve">, 2002, Nancy, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -10565,51 +10577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F28238B"/>
+    <w:nsid w:val="E3CEB243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10796,51 +10808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-boula-de-mareuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-2693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127624031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/dialectologia.35.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Cecelewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.231.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Kolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Woehrling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02310617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Courthiade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#237;nio A. Barbosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina De Iacovo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bardiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Nemoto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz C&#281;celewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_42" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Vitale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Meo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-118" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mare&#252;il Boula De" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alissali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04204781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glessgen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-boula-de-mareuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-2693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127624031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/dialectologia.35.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Cecelewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.231.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Kolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Woehrling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR8N8GTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02310617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Courthiade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#237;nio A. Barbosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina De Iacovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Nemoto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bardiaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0119" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz C&#281;celewski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-43" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_42" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Vitale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Meo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherrer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-118" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alissali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04204781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glessgen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>