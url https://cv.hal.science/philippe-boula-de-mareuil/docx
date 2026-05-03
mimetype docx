--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2151,955 +2151,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation and identification of non-native French accents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.361-379. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.292-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271356v1</w:t>
+                <w:t xml:space="preserve">halshs-00668927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and identification of non-native French accents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Vieru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53 (3), pp.292-310. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.361-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269510000621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00668927v1</w:t>
+                <w:t xml:space="preserve">hal-01411677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques patrons intonatifs du corse dans le cadre d'AMPER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Akissi Boutin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.25-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411677v1</w:t>
+                <w:t xml:space="preserve">hal-00835163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques patrons intonatifs du corse dans le cadre d'AMPER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accents étrangers et régionaux en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Woehrling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.25-42</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835163v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accents étrangers et régionaux en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse par sélection : prosodie, dialogue et qualité vocale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Prudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, 29p</w:t>
+              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.153-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271354v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse par sélection : prosodie, dialogue et qualité vocale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsanna Fagyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Prudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 30, pp.153-180</w:t>
+              <w:t xml:space="preserve">Studies in the linguistic sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009065v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dilation to coarticulation: is there vowel harmony in French?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une grammaire en tronçons appliquée à la génération de la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in the linguistic sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 32 (2), pp.1-21</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.115-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308395v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une grammaire en tronçons appliquée à la génération de la prosodie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective evaluation of grapheme to phoneme conversion for text-to-speech synthesis in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Yvon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">V Aubergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bagein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 12 (4), pp.393 - 410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/csla.1998.0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3109,51 +3018,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de la diversité linguistique à travers un atlas sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3186,185 +3095,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Caressa; Christophe Doubovetzky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue(s) et droit(s). Enjeux et paradoxes en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.177-188, 2025, Logiques Juridiques, 978-2-336-55319-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosodie du corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella RETALI-MEDORI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique corse. De Gruyter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ISBN 978-3-11-061935-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartografia di innovazioni rispetto al latino attraverso un atlante sonoro dell'Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3410,258 +3319,258 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erica Autelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il patrimonio linguistico storico della Liguria 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InSedicesimo, pp.51-62, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Provence aux Balkans : discours épilinguistiques autour d'un atlas sonore des langues régionales ou minoritaires d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Courthiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues régionales de France. Nouvelles approches, nouvelles méthodologie, revitalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Société de Linguistique de Paris, pp.247-283, 2023, 9782957089420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picos melódicos pretônicos em final de enunciado no português brasileiro: um estudo quantitativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plínio A. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dermeval da Hora; Ángela Helmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interseções Linguísticas: Estudos Diversos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Líquido Editorial, pp.71-85, 2023, ALFAL, 9786599924804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas linguistique sonore de la Gallo-Romania : focus sur le wallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3681,100 +3590,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Noirard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettre les langues minorisées : entre promotion et relégation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195-210, 2022, 978-2-7535-8185-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas sonore des langues/dialectes de France, Italie et Monaco : focus sur les parlers liguriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina de Iacovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,320 +3698,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gênes et la langue génoise : expression de la terre et de la mer, langue d'ici et langue d'ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-911469-67-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a mapping of the languages/dialects of Italy and regional varieties of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bilinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina de Iacovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Thibault, Mathieu Avanzi, Nicolas Lo Vecchio, AliceMillour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.267-288, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison dialectométriques de parlers du Croissant avec d'autres parlers d'oc et d'oïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et francoprovençal : des mots à la grammaire, des parlers aux aires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlante sonoro delle lingue di Francia e d'Italia: focus sulle parlate liguri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina De Iacovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,168 +4030,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fiorenzo Toso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il patrimonio linguistico storico della Liguria. Attualità e futuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Insedicesimo, pp.33-46, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le /R/ « roulé » en français et dans quelques langues régionales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Coche; Brigitte Bigi; Joelle Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 32e Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 55-63, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/jep.2018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de l'évolution diachronique de la prosodie dans le style journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4311,1264 +4220,1264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française mise en relief. Aspects grammaticaux et discursifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-198, 2017, 978-2-35412-256-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions à intonation descendante: un exemple d'isolat corse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del Workshop Lingue delle isole, isole linguistiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell'Orso, pp.4-19, 2016, 978-88-6274-671-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falling yes/no questions in Corsican French and Corsican: evidence for a prosodic transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de la variation régionale</w:t>
+                <w:t xml:space="preserve">Apports du traitement automatique à une approche linguistique de la variation régionale dans la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nguyen Noël; Adda-Decker Martine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Science, pp.203-230, 2013</w:t>
+              <w:t xml:space="preserve">, Hermes Science Publications, pp.203-230, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420861v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du traitement automatique à une approche linguistique de la variation régionale dans la parole</w:t>
+                <w:t xml:space="preserve">Traitement de la variation régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et outils pour l'analyse phonétique des grands corpus oraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes Science Publications, pp.203-230, 2013, Cognition et Traitement de l'Information, 978-2746245303</w:t>
+              <w:t xml:space="preserve">, Hermès Science, pp.203-230, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135111v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral et Paoli : sur la même longueur d'onde ? Quelques patrons mélodiques de l'occitan et du corse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une étude par traitement automatique de la prosodie du français à la frontière des domaines roman et germanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Woehrling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.121-138, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834722v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche automatisée de la diversité prosodique en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rena Nemoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.41-64, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude par traitement automatique de la prosodie du français à la frontière des domaines roman et germanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mistral et Paoli : sur la même longueur d'onde ? Quelques patrons mélodiques de l'occitan et du corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oliviéri M., Brun-Trigaud G., Del Giudice Ph. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, Alessandria, pp.259-273, 2012, 978-88-6274-416-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420827v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corsican French questions: is there a prosodic transfer from Corsican to French and how to highlight it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.418-421, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne EvaSy d'évaluation de la synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L' évaluation des technologies de traitement de la langue : les campagnes Technolangue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publ.; Lavoisier, pp.183-208, 2008, (IC2. Cognition et traitement de l'information), 978-2-7462-1992-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la parole à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Garnier-Rizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henri Méloni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements et perspectives en traitement automatique de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF, 1996, Collection de l'AUPELF-UREF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5578,65 +5487,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude en temps réel de la fusion des /a/ ~ /ɑ/ en français depuis 1925</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliusz Cęcelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,191 +5573,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Identification of Speech Acts in Gallo-Romance Dialects: A Study Based on Prosody Re-synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Mixdorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula De Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.435-439, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aesop's Fable &amp;quot;The North Wind and the Sun&amp;quot; Used as a Rosetta Stone to Extract and Map Spoken Words in Under-resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,73 +5772,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, Jun 2022, Marseille, France. pp.2072-2079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medida objetiva da variação prosódica entre línguas Românicas da França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5938,469 +5847,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the prosody of statements and various types of questions be identified in Gallo-Romance dialects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Mixdorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina de Iacovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/TAI.2021-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+                <w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Guérin</w:t>
+                <w:t xml:space="preserve">Igor Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Quint</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aure Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benaset Dazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t>
+              <w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02508210v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Leturia</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aure Séguier</w:t>
+                <w:t xml:space="preserve">Maximilien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Barret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Quint</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t>
+              <w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03093494v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02508210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speaking Atlas of Indigenous Languages of France and its Overseas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6422,146 +6331,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vernaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.155-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,155 +6485,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “rolled” /R/ in French and some regional languages of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R-atics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6753,1037 +6662,1037 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing Regional Variation Data and Automatic Geolocalisation of Speakers of European French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Scherrer</w:t>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on distinguer perceptivement huit accents régionaux en français parlé en Europe ? Une réponse à base de crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20184602003⟩</w:t>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271315v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on distinguer perceptivement huit accents régionaux en français parlé en Europe ? Une réponse à base de crowdsourcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+                <w:t xml:space="preserve">Imitating Broadcast News Style: Commonalities and Differences Between French and Brazilian Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/jep.2018-43⟩</w:t>
+              <w:t xml:space="preserve">Book cover Book cover International Conference on Computational Processing of the Portuguese Language (PROPOR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Canela, Brazil. pp.419-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321515v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitating Broadcast News Style: Commonalities and Differences Between French and Brazilian Professionals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book cover Book cover International Conference on Computational Processing of the Portuguese Language (PROPOR 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_42⟩</w:t>
+              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184602003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466213v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Linguistic Distinctions Between Professional and Non-Professional Speaking Styles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plinio Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Madureira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.3921-3925, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiedere in italiano: le domande polari e lo sviluppo della competenza prosodica in parlanti cinesi di italiano L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna de Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, Jan 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien d'accents en français? Focus sur la France, la Belgique et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin suisse de linguistique appliquée, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaker-idiosyncrasy in pausing behavior: evidence from a cross-linguistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7825,575 +7734,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourced mapping of pronunciation variants in European French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An acoustic-perceptual approach to the prosody of Chinese and native speakers of Italian based on yes/no questions</w:t>
+                <w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna de Meo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le mans, France. pp.111-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271352v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t>
+                <w:t xml:space="preserve">An acoustic-perceptual approach to the prosody of Chinese and native speakers of Italian based on yes/no questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Ivent</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilisa Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna de Meo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.648-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423077v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of cues discriminating West-african accents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Yapomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.725-728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621867v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of cues discriminating West-african accents in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Yapomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-280⟩</w:t>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy. pp.2021-2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664512v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the evolution of prosody in the French broadcast news style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8412,92 +8321,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2531-2534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2009-667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude diachronique de l'accent initial au travers d'archives audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8526,73 +8435,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Avignon, France. pp.1621-1624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8601,123 +8510,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diachronic study of prosody through French audio archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8736,92 +8645,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech Prosody (SP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.531-534, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech overlap and interplay with disfluencies in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8843,530 +8752,530 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Paralinguistic Speech - between models and data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Raake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.2034-2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of disfluencies in French broadcast interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,418 +9294,418 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISS'05 (Disfluency in Spontaneous Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, aix-en-provence, France. pp.27-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying a language or an accent: from segments to prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop MIDL 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, Carré des Sciences, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of segmental and suprasegmental cues in the perception of Maghrebian-accented French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belynda Brahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gendrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Jeju, South Korea. pp.341-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle syntactico-prosodique pour la synthèse de la parole à partir du texte en arabe standard voyellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conference Maghrebine sur les sciences informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface syntaxe-prosodie dans un système de synthèse de la parole à partir du texte en arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alissali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Nancy, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9806,51 +9715,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diachronic Study Of Vowel Harmony In French Broadcast Speech Since 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliusz Cecelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9892,142 +9801,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Phonetic Sciences (ICPhS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GUARANT International spol. s r.o., pp.798-802, 2023, Proceedings of the 20th International Congress of Phonetic Sciences, 978-80-908 114-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude acoustique préliminaire des /r/ fricatifs en espagnol des hautes terres de Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pierrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Études sur la Parole -- JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, pp.15-24, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10037,154 +9946,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atlas linguistiques galloromans à l'heure numérique : projets et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Baiwir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Baiwir</w:t>
+                <w:t xml:space="preserve">Cécile Kaisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Kaisin</w:t>
+                <w:t xml:space="preserve">Fernand Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Carton</w:t>
+                <w:t xml:space="preserve">Martin Glessgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Sauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10194,151 +10103,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche culturelle et sciences participatives PARTICIP-ARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loup Bernard</w:t>
+                <w:t xml:space="preserve">Chloé Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Besombes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+                <w:t xml:space="preserve">Lisa Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Chupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwan Dagorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Muséum national d'Histoire naturelle. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02297638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10348,168 +10257,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early social preferences for native-language speakers: influence of unfamiliar foreign and regional accents in 6-month-old infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barbu</w:t>
+                <w:t xml:space="preserve">Amandine Beylard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Beylard</w:t>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahia Guellaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXI International Congress of Infant Studies Biennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphie, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10577,51 +10486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3CEB243"/>
+    <w:nsid w:val="C5FCCA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10808,51 +10717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-boula-de-mareuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-2693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127624031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/dialectologia.35.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Cecelewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.231.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Kolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Woehrling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR8N8GTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.10.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02310617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Courthiade" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#237;nio A. Barbosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501837v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina De Iacovo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904796v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834722v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Nemoto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bardiaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0119" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz C&#281;celewski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-43" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466213v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_42" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Vitale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Meo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherrer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-118" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188087v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434619v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alissali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04204781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaisin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glessgen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-boula-de-mareuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-2693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127624031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/dialectologia.35.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Cecelewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.231.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Kolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Woehrling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR8N8GTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.10.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02310617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Courthiade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#237;nio A. Barbosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina De Iacovo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bardiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Nemoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz C&#281;celewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-43" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_42" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Vitale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Meo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-118" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alissali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04204781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glessgen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>