--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1693,589 +1693,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of automatic speech processing to the study of Northern/Southern French</w:t>
+                <w:t xml:space="preserve">Une étude quantitative des marqueurs discursifs, disfluences et chevauchements de parole dans des interviews politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Woehrling</w:t>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.006⟩</w:t>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (29), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135030v1</w:t>
+                <w:t xml:space="preserve">hal-01135042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude quantitative des marqueurs discursifs, disfluences et chevauchements de parole dans des interviews politiques</w:t>
+                <w:t xml:space="preserve">Contribution of automatic speech processing to the study of Northern/Southern French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Adda</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Universalism and Variation in Phonology: Papers in Honour of Jacques Durand, 39, pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langsci.2013.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135042v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t>
+                <w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t>
+              <w:t xml:space="preserve">Language and Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621774v1</w:t>
+                <w:t xml:space="preserve">hal-01621775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t>
+                <w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621775v1</w:t>
+                <w:t xml:space="preserve">hal-01621774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and identification of non-native French accents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques patrons intonatifs du corse dans le cadre d'AMPER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Vieru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.25-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00668927v1</w:t>
+                <w:t xml:space="preserve">hal-00835163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et identification perceptives d'accents ouest-africains en français</w:t>
               </w:r>
@@ -2346,135 +2350,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques patrons intonatifs du corse dans le cadre d'AMPER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Romano</w:t>
+                <w:t xml:space="preserve">Characterisation and identification of non-native French accents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Vieru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paolo Mairano</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53 (3), pp.292-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835163v1</w:t>
+                <w:t xml:space="preserve">halshs-00668927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accents étrangers et régionaux en français</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Dimulescu-Vieru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stella RETALI-MEDORI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de linguistique corse. De Gruyter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3620,355 +3620,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas sonore des langues/dialectes de France, Italie et Monaco : focus sur les parlers liguriens</w:t>
+                <w:t xml:space="preserve">For a mapping of the languages/dialects of Italy and regional varieties of Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentina de Iacovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Thibault, Mathieu Avanzi, Nicolas Lo Vecchio, AliceMillour. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gênes et la langue génoise : expression de la terre et de la mer, langue d'ici et langue d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-911469-67-1</w:t>
+              <w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.267-288, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318402v1</w:t>
+                <w:t xml:space="preserve">hal-03318939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a mapping of the languages/dialects of Italy and regional varieties of Italian</w:t>
+                <w:t xml:space="preserve">Comparaison dialectométriques de parlers du Croissant avec d'autres parlers d'oc et d'oïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Ways of Analyzing Dialectal Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de linguistique et de philologie, pp.267-288, 2021</w:t>
+              <w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et francoprovençal : des mots à la grammaire, des parlers aux aires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318939v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison dialectométriques de parlers du Croissant avec d'autres parlers d'oc et d'oïl</w:t>
+                <w:t xml:space="preserve">Atlas sonore des langues/dialectes de France, Italie et Monaco : focus sur les parlers liguriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lori Lamel</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina de Iacovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et francoprovençal : des mots à la grammaire, des parlers aux aires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Gênes et la langue génoise : expression de la terre et de la mer, langue d'ici et langue d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-911469-67-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318765v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlante sonoro delle lingue di Francia e d'Italia: focus sulle parlate liguri</w:t>
               </w:r>
@@ -4390,64 +4390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t>
@@ -4498,51 +4498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du traitement automatique à une approche linguistique de la variation régionale dans la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,51 +4597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de la variation régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Woehrling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,265 +4673,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t>
+                <w:t xml:space="preserve">Une étude par traitement automatique de la prosodie du français à la frontière des domaines roman et germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Woehrling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.121-138, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681661v1</w:t>
+                <w:t xml:space="preserve">halshs-01420827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude par traitement automatique de la prosodie du français à la frontière des domaines roman et germanique</w:t>
+                <w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Catherine Simon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mairano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation prosodique régionale en français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.cathe.2012.01.0119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420827v1</w:t>
+                <w:t xml:space="preserve">hal-00681661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche automatisée de la diversité prosodique en français</w:t>
               </w:r>
@@ -5047,64 +5047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliviéri M., Brun-Trigaud G., Del Giudice Ph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell'Orso, Alessandria, pp.259-273, 2012, 978-88-6274-416-4</w:t>
@@ -5159,64 +5159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mairano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.418-421, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5847,51 +5847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5955,51 +5955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina de Iacovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6171,51 +6171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,64 +6413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6597,563 +6597,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02355438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on distinguer perceptivement huit accents régionaux en français parlé en Europe ? Une réponse à base de crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/jep.2018-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963465v1</w:t>
+                <w:t xml:space="preserve">hal-03321515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing Regional Variation Data and Automatic Geolocalisation of Speakers of European French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imitating Broadcast News Style: Commonalities and Differences Between French and Brazilian Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plinio Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Book cover Book cover International Conference on Computational Processing of the Portuguese Language (PROPOR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Canela, Brazil. pp.419-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271314v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on distinguer perceptivement huit accents régionaux en français parlé en Europe ? Une réponse à base de crowdsourcing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsourcing Regional Variation Data and Automatic Geolocalisation of Speakers of European French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole (JEP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321515v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitating Broadcast News Style: Commonalities and Differences Between French and Brazilian Professionals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book cover Book cover International Conference on Computational Processing of the Portuguese Language (PROPOR 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184602003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99722-3_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04466213v1</w:t>
+                <w:t xml:space="preserve">hal-02271315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20184602003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02271315v1</w:t>
+                <w:t xml:space="preserve">hal-01963465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Linguistic Distinctions Between Professional and Non-Professional Speaking Styles</w:t>
               </w:r>
@@ -7332,243 +7332,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t>
+                <w:t xml:space="preserve">Combien d'accents en français? Focus sur la France, la Belgique et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t>
+              <w:t xml:space="preserve">VALS-ASLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulletin suisse de linguistique appliquée, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621840v1</w:t>
+                <w:t xml:space="preserve">hal-02271325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien d'accents en français? Focus sur la France, la Belgique et la Suisse</w:t>
+                <w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALS-ASLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bulletin suisse de linguistique appliquée, Jan 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271325v1</w:t>
+                <w:t xml:space="preserve">hal-01621840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t>
               </w:r>
@@ -7593,51 +7593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7796,51 +7796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8484,64 +8484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation and analysis of overlapping speech in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8700,77 +8700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech overlap and interplay with disfluencies in political interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9218,90 +9218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative study of disfluencies in French broadcast interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISS'05 (Disfluency in Spontaneous Speech)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, aix-en-provence, France. pp.27-32</w:t>
@@ -10486,51 +10486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5FCCA03"/>
+    <w:nsid w:val="B71FEC04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10717,51 +10717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-boula-de-mareuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-2693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127624031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/dialectologia.35.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Cecelewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.231.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Kolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Woehrling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR8N8GTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.10.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02310617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Courthiade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#237;nio A. Barbosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318402v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318939v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina De Iacovo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bardiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Nemoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz C&#281;celewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-43" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_42" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Vitale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Meo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-118" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alissali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04204781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glessgen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-boula-de-mareuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-2693" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127624031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/dialectologia.35.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz Cecelewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000206" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vergez-Couret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plinio Barbosa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.231.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Kolly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leemann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Dellwo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Habert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.830" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Woehrling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2013.02.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR8N8GTV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01411677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Akissi Boutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000621" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Vieru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2010.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Dimulescu-Vieru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Prudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Fagyal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beaugendre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bagein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/csla.1998.0104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02310617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Courthiade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#237;nio A. Barbosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318765v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318402v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina De Iacovo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bardiaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Catherine Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0119" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420819v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Nemoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.cathe.2012.01.0041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliusz C&#281;celewski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321515v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-43" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99722-3_42" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilisa Vitale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Meo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271325v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-118" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836619v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Habert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique B&#233;nard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185539v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188087v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belynda Brahimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baloul" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434572v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alissali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baudry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04204781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Baiwir" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kaisin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Glessgen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02297638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chupin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dagorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826668v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Beylard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>