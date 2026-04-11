--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electron diffraction on nanoparticles: minimal size and associated dynamical effects</w:t>
+                <w:t xml:space="preserve">Accelerated discovery of crystalline materials with record ultralow lattice thermal conductivity via a universal descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Rebecchi</w:t>
+                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Gholam</w:t>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Faye Diouf</w:t>
+                <w:t xml:space="preserve">Petr Levinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edma Bigard</w:t>
+                <w:t xml:space="preserve">Jiri Hejtmanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (22), pp.20599-20612. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c01764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67333-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387643v1</w:t>
+                <w:t xml:space="preserve">hal-05468516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated discovery of crystalline materials with record ultralow lattice thermal conductivity via a universal descriptor</w:t>
+                <w:t xml:space="preserve">3D Electron diffraction on nanoparticles: minimal size and associated dynamical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingchen Shen</w:t>
+                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
+                <w:t xml:space="preserve">Luca Rebecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+                <w:t xml:space="preserve">Saleh Gholam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Levinsky</w:t>
+                <w:t xml:space="preserve">Moussa Faye Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Hejtmanek</w:t>
+                <w:t xml:space="preserve">Edma Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.689. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (22), pp.20599-20612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67333-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c01764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468516v1</w:t>
+                <w:t xml:space="preserve">hal-05387643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Lone Pair Stereochemical Activity and Structural Anisotropy Drives Ultralow Thermal Conductivity in Layered AGeS&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = Pb, Sn) Metal Sulfides</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,727 +904,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
+                <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+                <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+                <w:t xml:space="preserve">Justine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Foucaud</w:t>
+                <w:t xml:space="preserve">Armance Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (16), pp.7115-7122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00208C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808044v1</w:t>
+                <w:t xml:space="preserve">hal-04775306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
+                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Neveu</w:t>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jean</w:t>
+                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armance Sagot</w:t>
+                <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (16), pp.7115-7122. </w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00208C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775306v1</w:t>
+                <w:t xml:space="preserve">hal-04808044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnendu Maji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 146 (19), pp.13477-13487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 146 (14), pp.9741-9754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c13884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571271v1</w:t>
+                <w:t xml:space="preserve">hal-04529299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice dynamics in the FeSi-based family of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mads Fonager Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (4), pp.46002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3b37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemoine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 146 (14), pp.9741-9754. </w:t>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13477-13487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c13884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529299v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koushik Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on the "Discovery of high-performance thermoelectric copper chalcogenide using modified diffusion-couple high-throughput synthesis and automated histogram analysis technique" by T. Deng, T. Xing, M. K. Brod, Y. Sheng, P. Qiu, I. Veremchuk, Q. Song, T.-R. Wei, J. Yang, G. J. Snyder, Y. Grin, L. Chen and X. Shi, Energy Environ. Sci., 2020, 13, 3041</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,593 +2863,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures, frustrated magnetism, and chemical pressure in Sr-doped Ba$_3$ Ni Sb$_2$ O$_9$ perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct synthesis of nanosized CHA zeolite free of organic template by a combination of cations as structure directing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Viaud</w:t>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guido Berlanda</w:t>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.124408⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963204v1</w:t>
+                <w:t xml:space="preserve">hal-03851692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of nanosized CHA zeolite free of organic template by a combination of cations as structure directing agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+                <w:t xml:space="preserve">Crystal structures, frustrated magnetism, and chemical pressure in Sr-doped Ba$_3$ Ni Sb$_2$ O$_9$ perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+                <w:t xml:space="preserve">Guido Berlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 358, pp.112337. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.124408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.124408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851692v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
+                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Demchenko</w:t>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774068v1</w:t>
+                <w:t xml:space="preserve">hal-03921715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
+                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Leroux</w:t>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921715v1</w:t>
+                <w:t xml:space="preserve">hal-03774068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,563 +3801,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Template-Free RHO Nanosized Zeolite for Selective CO 2 Adsorption</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Laine</w:t>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hafiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.3621-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968421v1</w:t>
+                <w:t xml:space="preserve">hal-03027948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered Quaternary Compounds in the Cu 2 S–In 2 S 3 –Ga 2 S 3 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Thomère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (7), pp.4546-4553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Discrete CHA Zeolite Nanocrystals without Organic Templates for Selective CO 2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul B. Klar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (52), pp.23491-23495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202009397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanfeng Shen</w:t>
+                <w:t xml:space="preserve">Flexible Template-Free RHO Nanosized Zeolite for Selective CO 2 Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stijn Van Daele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Fabien Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (7), pp.3621-3631. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.5985-5993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027948v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t>
               </w:r>
@@ -4839,291 +4839,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature independence of the dielectric constant in the antiferromagnetic iron intergrowth: Sr4Fe2.5O7.25(SO4)0.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gonano</w:t>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Veillon</w:t>
+                <w:t xml:space="preserve">Nicolas Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bréard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112069v1</w:t>
+                <w:t xml:space="preserve">hal-03027955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">Temperature independence of the dielectric constant in the antiferromagnetic iron intergrowth: Sr4Fe2.5O7.25(SO4)0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gonano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+                <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.88-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027955v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Electron Diffraction: The Nanocrystallography Revolution</w:t>
               </w:r>
@@ -5256,406 +5256,406 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
+                <w:t xml:space="preserve">Superconductivity in a new hexagonal high-entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Sourav Marik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Petříček</w:t>
+                <w:t xml:space="preserve">Kapil Motla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+                <w:t xml:space="preserve">Maneesha Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
+                <w:t xml:space="preserve">K. Sajilesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (6), pp.060602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162444v1</w:t>
+                <w:t xml:space="preserve">hal-02264746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in a new hexagonal high-entropy alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapil Motla</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maneesha Varghese</w:t>
+                <w:t xml:space="preserve">Václav Petříček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sajilesh</w:t>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Singh</w:t>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (6), pp.060602. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264746v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover from Germanite to Renierite-Type Structures in Cu 22– x Zn x Fe 8 Ge 4 S 32 Thermoelectric Sulfides</w:t>
               </w:r>
@@ -6171,295 +6171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Layered Supercell Structure from Bi 2 AlMnO 6 for Multifunctionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
+                <w:t xml:space="preserve">Leigang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+                <w:t xml:space="preserve">Ping Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Xuejing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6575-6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+                <w:t xml:space="preserve">hal-02112080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Layered Supercell Structure from Bi 2 AlMnO 6 for Multifunctionalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Lu</w:t>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejing Wang</w:t>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Jian</w:t>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.6575-6582. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112080v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen positions in single nanocrystals revealed by electron diffraction</w:t>
               </w:r>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6847,51 +6847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7006,51 +7006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingtao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7787,4612 +7787,4478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Steciuk</w:t>
+                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henni Ouerdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162475v1</w:t>
+                <w:t xml:space="preserve">hal-02112206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Scola</w:t>
+                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Tassart</w:t>
+                <w:t xml:space="preserve">G Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vilar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Dumas</w:t>
+                <w:t xml:space="preserve">Henni Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184156v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+                <w:t xml:space="preserve">C. Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jacob</w:t>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 71 (6), pp.740-751. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112206v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO 3 /SrTiO 3 heterostructure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the surfactant type effect on characteristics and bioactivity of new mesoporous bioactive glass in the ternary system SiO2-CaO-P2O5: Structural, textural and reactivity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Lucas-Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Dorbez-Sridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162476v1</w:t>
+                <w:t xml:space="preserve">hal-01019542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the surfactant type effect on characteristics and bioactivity of new mesoporous bioactive glass in the ternary system SiO2-CaO-P2O5: Structural, textural and reactivity studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.03.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01019542v1</w:t>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
+                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Egoavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Béché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra van Aert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (15), pp.155123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+                <w:t xml:space="preserve">hal-02118502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra van Aert</w:t>
+                <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (14), pp.2793−2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm401018k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118502v1</w:t>
+                <w:t xml:space="preserve">hal-01016757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transition sequence in ferroelectric Aurivillius compounds investigated by single crystal X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Zúñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1367-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm401018k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016757v1</w:t>
+                <w:t xml:space="preserve">hal-00784647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition sequence in ferroelectric Aurivillius compounds investigated by single crystal X-ray diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Zúñiga</w:t>
+                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00784647v1</w:t>
+                <w:t xml:space="preserve">hal-02118583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Günter</w:t>
+                <w:t xml:space="preserve">E. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bousquet</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118583v1</w:t>
+                <w:t xml:space="preserve">hal-02162460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Günter</w:t>
+                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bousquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ghosez</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162460v1</w:t>
+                <w:t xml:space="preserve">hal-02162463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162463v1</w:t>
+                <w:t xml:space="preserve">hal-02118605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (22), pp.221904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3435486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02118605v1</w:t>
+                <w:t xml:space="preserve">hal-02162372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tunable Magnetic Interaction at the Atomic Scale in Oxide Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (16), pp.167206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3435486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162372v1</w:t>
+                <w:t xml:space="preserve">hal-03545275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetic Interaction at the Atomic Scale in Oxide Heterostructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Padhan</w:t>
+                <w:t xml:space="preserve">The structuraloriginoftheantiferroelectricpropertiesandrelaxorbehavior of Na0.5Bi0.5TiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.1758-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545275v1</w:t>
+                <w:t xml:space="preserve">hal-00376838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structuraloriginoftheantiferroelectricpropertiesandrelaxorbehavior of Na0.5Bi0.5TiO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00376838v1</w:t>
+                <w:t xml:space="preserve">hal-03545249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887914v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580248v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (17), pp.5130-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03545249v1</w:t>
+                <w:t xml:space="preserve">hal-03545233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Mercey</w:t>
+                <w:t xml:space="preserve">Reinvestigation of Phase Transitions in Na0.5Bi0.5TiO3 by TEM. Part I: First Order Rhombohedral to Orthorhombic Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.5061-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm8004634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03545233v1</w:t>
+                <w:t xml:space="preserve">hal-00354503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of Phase Transitions in Na0.5Bi0.5TiO3 by TEM. Part I: First Order Rhombohedral to Orthorhombic Phase Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+                <w:t xml:space="preserve">Structural evolution in three and four-layer Aurivillius solid solutions: A comparative study versus relaxor properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Jennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm8004634⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00354503v1</w:t>
+                <w:t xml:space="preserve">hal-00305400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in three and four-layer Aurivillius solid solutions: A comparative study versus relaxor properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mercurio</w:t>
+                <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Rautama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.09.010⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (1-3), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00305400v1</w:t>
+                <w:t xml:space="preserve">hal-02887932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (1), pp.012503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.K. Kundu</w:t>
+                <w:t xml:space="preserve">Crystal structure of the Aurivillius phases in the system Bi4Ti3O12-PbTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.021⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 222 (5), pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2007.222.5.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02887932v1</w:t>
+                <w:t xml:space="preserve">hal-00211568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic electrical conduction in ferromagnetic-antiferromagnetic-ferromagnetic oxide trilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (2), pp.024427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.024427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the Aurivillius phases in the system Bi4Ti3O12-PbTiO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure versus relaxor properties in Aurivillius type compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Jennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.3687-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zkri.2007.222.5.234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00211568v1</w:t>
+                <w:t xml:space="preserve">hal-00177455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure versus relaxor properties in Aurivillius type compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Tellier</w:t>
+                <w:t xml:space="preserve">Fabrication of (Ba–Sr)Bi4Ti4O15 powders and thin films by metal organic solution routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Mercurio</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131, pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00177455v1</w:t>
+                <w:t xml:space="preserve">hal-00211721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of (Ba–Sr)Bi4Ti4O15 powders and thin films by metal organic solution routes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-stuctures at martensite macrotwin interfaces in Ni65Al35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mercurio</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.04.039⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.1424-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00211721v1</w:t>
+                <w:t xml:space="preserve">hal-00015916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-stuctures at martensite macrotwin interfaces in Ni65Al35</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ball</w:t>
+                <w:t xml:space="preserve">Toward a Unified Approach to the Crystal Chemistry of Aurivillius-Type Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Perez-Mato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elcoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00536-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 164 (2), pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00015916v1</w:t>
+                <w:t xml:space="preserve">hal-03860129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Unified Approach to the Crystal Chemistry of Aurivillius-Type Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Microstructure of quenched Ni-rich Ni-Ti shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Somsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Elcoro</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR8), pp.Pr8-445-Pr8-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03860129v1</w:t>
+                <w:t xml:space="preserve">hal-03596270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of quenched Ni-rich Ni-Ti shape memory alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Bending martensite needles in Ni65Al35 investigated by two-dimensional elasticity and high-resolution transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (14), pp.144105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03596270v1</w:t>
+                <w:t xml:space="preserve">hal-03583307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending martensite needles in Ni65Al35 investigated by two-dimensional elasticity and high-resolution transmission electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Lattice deformations at martensite-martensite interfaces in Ni-Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR8), pp.Pr8-23-Pr8-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03583307v1</w:t>
+                <w:t xml:space="preserve">hal-03596149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice deformations at martensite-martensite interfaces in Ni-Al</w:t>
-[...107 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Transmission electron microscopy of NdNiO 3 thin films on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laffez</w:t>
+                <w:t xml:space="preserve">R. Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Retoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (1), pp.55-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000171⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12402,186 +12268,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of complex orders by single crystal X-ray and electron diffraction of the Sr2Sb2O2S3 and Sr2Sb2O2Se3 materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Basha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Basha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Congress and General Assembly of the IUCr (IUCr 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12596,87 +12462,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12691,73 +12557,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd FCCat (French Conference on Catalysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered transition metal oxides as acid catalysts in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12799,73 +12665,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress on Catalysis (EuropaCat-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 adsorption by nanosized CHA-type zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12874,120 +12740,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Zeolite Conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Perth, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of layered transition metal oxides for liquid phase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13015,73 +12881,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Layered Materials 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des atomes d’hydrogène par précession des électrons en mode tomographie (PEDT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13103,662 +12969,662 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brázda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klementová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFμ2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate structure refinement from electron diffraction tomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthia Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Crystallography Meeting (ECM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia. pp.s53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273315099192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31eme GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, St Valéry sur Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasure à base de nanoparticules d'argent : évolution en temps réel de la microstructure et de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Scola</w:t>
+                <w:t xml:space="preserve">Xavier Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tassart</w:t>
+                <w:t xml:space="preserve">Eddy Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural origin of the antiferroelectric properties and relaxor behavior of Na0.5 Bi0.5 TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na-Bi long rage ordering Na0.5 Bi0.5 TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13768,78 +13634,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diol conversion: a reaction test to evaluate layered materials in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13854,87 +13720,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidity, reactant intercalation and reactivity of layered transition metal oxides in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13962,87 +13828,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Estepona Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lamellar or nanostructured materials based on oxides of transition metals for liquid phase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14057,51 +13923,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14111,91 +13977,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurales, phases modulées et transitions de phases: le cas des phases d'Aurivillius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00522718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14205,114 +14071,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'oxydes de métaux de transition à structures incommensurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00522690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId503"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14459,51 +14325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Verma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta10102f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hejtmanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67333-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202303487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Passuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ee01588a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Motin Seikh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Giordano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Giorgianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yoshizawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210600" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Berlanda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124408" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112337" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motin Seikh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc03880f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Thom&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux P&#233;nicaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03686" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Klar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009397" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau&#8208;corcos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Viger&#8208;gravel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pilli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontugne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900342X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027955v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorelik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kolb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00394" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Motla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sajilesh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Singh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060602" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01681" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02146e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02572" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112080v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigang Li" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02284" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#225;zda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9652" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01129F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b03773" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rickert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poeppelmeier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162476v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019542v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Leta&#239;ef" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.03.035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVP8TMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tellier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercurio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.07.014" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZCQM7X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376838v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.013" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B4PFM2R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354503v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8004634" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63DBZ987-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Jennet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.09.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBJF4VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211568v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.5.234" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177455v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.016" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G1QL2NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211721v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.04.039" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3L5K8MR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015916v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schryvers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ball" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00536-0" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5Z3CX1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03860129v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez-Mato" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elcoro" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9481" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596270v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Somsen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;stner" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wassermann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001874" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583307v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohn" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144105" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596149v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001804" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243817v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Basha" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893894v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070526v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementov&#225;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326241v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326246v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522718v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522690v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Verma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta10102f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hejtmanek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67333-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202303487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Passuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ee01588a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Motin Seikh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Giordano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Giorgianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yoshizawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210600" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112337" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Berlanda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124408" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motin Seikh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc03880f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Thom&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux P&#233;nicaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03686" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Klar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009397" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau&#8208;corcos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Viger&#8208;gravel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pilli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontugne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900342X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorelik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kolb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00394" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Motla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sajilesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060602" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01681" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02146e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02572" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigang Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#225;zda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9652" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01129F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b03773" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rickert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poeppelmeier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019542v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Leta&#239;ef" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVP8TMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784647v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercurio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.07.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZCQM7X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376838v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.013" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B4PFM2R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354503v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8004634" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63DBZ987-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Jennet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.09.010" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBJF4VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211568v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.5.234" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177455v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G1QL2NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211721v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.04.039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3L5K8MR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schryvers" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ball" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00536-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5Z3CX1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03860129v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez-Mato" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elcoro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9481" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596270v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Somsen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;stner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wassermann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001874" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583307v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohn" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144105" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596149v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001804" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243817v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Basha" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893894v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementov&#225;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326241v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326246v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522718v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>