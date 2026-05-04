--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -770,429 +770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
+                <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingbing Chen</w:t>
+                <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mansouri</w:t>
+                <w:t xml:space="preserve">Justine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Armance Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (26), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (16), pp.7115-7122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00208C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403856v1</w:t>
+                <w:t xml:space="preserve">hal-04775306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
+                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Neveu</w:t>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armance Sagot</w:t>
+                <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (16), pp.7115-7122. </w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00208C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775306v1</w:t>
+                <w:t xml:space="preserve">hal-04808044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
+                <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+                <w:t xml:space="preserve">Bingbing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808044v1</w:t>
+                <w:t xml:space="preserve">hal-05403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (42), pp.29072-29083. </w:t>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Ghoridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,77 +1861,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamapada Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2210,1298 +2210,1298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Spin Chain Structures Built up of Dimeric and Trimeric Polyhedral Units: The Oxides A 1+ y [(Mn 1– x Co x ) 1– z □ z ]O 3 (A = Ca, Sr; x = 3/8)</w:t>
+                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perez</w:t>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">Arnold A. Paecklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahed Sakly</w:t>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Motin Seikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04360⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.6032-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874641v1</w:t>
+                <w:t xml:space="preserve">hal-03752212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivated surface of high aluminum containing ZSM-5 by silicalite-1: synthesis and application in dehydration reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibility in Liquid Media: Cyclodehydration of Hexane‐2,5‐Diol for the Evaluation of Layered Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Migliori</w:t>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
+                <w:t xml:space="preserve">Ghinwa Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco Giorgianni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c07198⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.2101692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202101692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295831v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility in Liquid Media: Cyclodehydration of Hexane‐2,5‐Diol for the Evaluation of Layered Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passivated surface of high aluminum containing ZSM-5 by silicalite-1: synthesis and application in dehydration reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girolamo Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">Massimo Migliori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Fayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianfranco Giorgianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202101692⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (15), pp.4839-4848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c07198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454779v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Direct synthesis of nanosized CHA zeolite free of organic template by a combination of cations as structure directing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold A. Paecklar</w:t>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752212v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Transport Properties in Interconnected Enargite-Stannite type Cu2+xMn1-xGeS4 Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Passuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keita Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (49), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202210600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of nanosized CHA zeolite free of organic template by a combination of cations as structure directing agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+                <w:t xml:space="preserve">Crystal structures, frustrated magnetism, and chemical pressure in Sr-doped Ba$_3$ Ni Sb$_2$ O$_9$ perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Berlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112337⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.124408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.124408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851692v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures, frustrated magnetism, and chemical pressure in Sr-doped Ba$_3$ Ni Sb$_2$ O$_9$ perovskites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gautron</w:t>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Berlanda</w:t>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.124408⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963204v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Portier</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921715v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composite Spin Chain Structures Built up of Dimeric and Trimeric Polyhedral Units: The Oxides A 1+ y [(Mn 1– x Co x ) 1– z □ z ]O 3 (A = Ca, Sr; x = 3/8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bouillet</w:t>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+                <w:t xml:space="preserve">Nahed Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Md Motin Seikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.2361-2375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774068v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.24-28. </w:t>
@@ -3539,51 +3539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,1727 +3667,1731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen over stoichiometry in the 2 H-perovskite related structure: The route to a large family of cation deficient Ising chain oxides Sr 1+y [(Mn 1-x Co x ) 1-z z ]O 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Layered Quaternary Compounds in the Cu 2 S–In 2 S 3 –Ga 2 S 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motin Seikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nahed Sakly</w:t>
+                <w:t xml:space="preserve">Angélica Thomère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc03880f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.4546-4553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146436v1</w:t>
+                <w:t xml:space="preserve">hal-03039054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Hafiz</w:t>
+                <w:t xml:space="preserve">Synthesis of Discrete CHA Zeolite Nanocrystals without Organic Templates for Selective CO 2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanfeng Shen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Paul B. Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (52), pp.23491-23495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202009397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027948v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Quaternary Compounds in the Cu 2 S–In 2 S 3 –Ga 2 S 3 system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica Thomère</w:t>
+                <w:t xml:space="preserve">Leila Hafiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Pénicaud</w:t>
+                <w:t xml:space="preserve">Yanfeng Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gautron</w:t>
+                <w:t xml:space="preserve">Stijn Van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (7), pp.4546-4553. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.3621-3631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039054v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Discrete CHA Zeolite Nanocrystals without Organic Templates for Selective CO 2 Capture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Flexible Template-Free RHO Nanosized Zeolite for Selective CO 2 Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B. Klar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Grand</w:t>
+                <w:t xml:space="preserve">Fabien Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (52), pp.23491-23495. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.5985-5993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202009397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027983v1</w:t>
+                <w:t xml:space="preserve">hal-02968421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Template-Free RHO Nanosized Zeolite for Selective CO 2 Adsorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 570, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968421v1</w:t>
+                <w:t xml:space="preserve">hal-02492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong magnetic anisotropy of epitaxial PrVO 3 thin lms on SrTiO 3 substrates with dierent orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.088⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (31), pp.35606-35613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c07794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492300v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong magnetic anisotropy of epitaxial PrVO 3 thin lms on SrTiO 3 substrates with dierent orientations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of Discrete Amorphous Aluminosilicate Nanoparticles into Nanosized Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pautrat</w:t>
+                <w:t xml:space="preserve">Hailing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau‐corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Viger‐gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c07794⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000634 (1-7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019085v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Discrete Amorphous Aluminosilicate Nanoparticles into Nanosized Zeolites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Fayon</w:t>
+                <w:t xml:space="preserve">Oxygen over stoichiometry in the 2 H-perovskite related structure: The route to a large family of cation deficient Ising chain oxides Sr 1+y [(Mn 1-x Co x ) 1-z z ]O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Viger‐gravel</w:t>
+                <w:t xml:space="preserve">Motin Seikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2000634 (1-7). </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (41), pp.14559-14569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202000634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0tc03880f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893829v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-profile search–match by the Rietveld method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lutterotti</w:t>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pillière</w:t>
+                <w:t xml:space="preserve">Nicolas Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fontugne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Chateigner</w:t>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057671900342X⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278523v1</w:t>
+                <w:t xml:space="preserve">hal-03027955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">Temperature independence of the dielectric constant in the antiferromagnetic iron intergrowth: Sr4Fe2.5O7.25(SO4)0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gonano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+                <w:t xml:space="preserve">F. Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027955v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature independence of the dielectric constant in the antiferromagnetic iron intergrowth: Sr4Fe2.5O7.25(SO4)0.5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Electron Diffraction: The Nanocrystallography Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Veillon</w:t>
+                <w:t xml:space="preserve">Mauro Gemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bréard</w:t>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pelloquin</w:t>
+                <w:t xml:space="preserve">Tatiana Gorelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Caignaert</w:t>
+                <w:t xml:space="preserve">Ute Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.1315-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112069v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electron Diffraction: The Nanocrystallography Revolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00394⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014326v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Petříček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474122v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity in a new hexagonal high-entropy alloy</w:t>
               </w:r>
@@ -5501,295 +5505,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover from Germanite to Renierite-Type Structures in Cu 22– x Zn x Fe 8 Ge 4 S 32 Thermoelectric Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">Laura Paradis-Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Petříček</w:t>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.7679-7689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162444v1</w:t>
+                <w:t xml:space="preserve">hal-02354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from Germanite to Renierite-Type Structures in Cu 22– x Zn x Fe 8 Ge 4 S 32 Thermoelectric Sulfides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full-profile search–match by the Rietveld method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Paradis-Fortin</w:t>
+                <w:t xml:space="preserve">L. Lutterotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+                <w:t xml:space="preserve">H. Pillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+                <w:t xml:space="preserve">C. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (10), pp.7679-7689. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.587-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057671900342X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354451v1</w:t>
+                <w:t xml:space="preserve">hal-02278523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering local complex order by HAADF in a disordered mixed polyanion iron oxide: Sr 4 Fe 2 [Fe 0.5 (SO 4 ) 0.25 (CO 3 ) 0.25 ]O 7.25</w:t>
               </w:r>
@@ -5814,64 +5814,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (37), pp.13088 - 13093. </w:t>
@@ -5903,1245 +5903,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiscale Approaches for the Structure Determination of an Iron Layered Oxysulfate: Sr 4 Fe 2.5 O 7.25 (SO 4 ) 0.5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Layered Supercell Structure from Bi 2 AlMnO 6 for Multifunctionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Breard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">Leigang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">Ping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02572⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6575-6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307710v1</w:t>
+                <w:t xml:space="preserve">hal-02112080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Boullay</w:t>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162392v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Layered Supercell Structure from Bi 2 AlMnO 6 for Multifunctionalities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Lu</w:t>
+                <w:t xml:space="preserve">M. Santosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejing Wang</w:t>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Jian</w:t>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112080v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen positions in single nanocrystals revealed by electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+                <w:t xml:space="preserve">L. Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">P. Brázda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klementova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (6321), pp.166-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aak9652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen positions in single nanocrystals revealed by electron diffraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">Synthesis of new cobalt aluminophosphate framework by opening a cobalt methylphosphonate layered material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Perez</w:t>
+                <w:t xml:space="preserve">Jörn Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Klementova</w:t>
+                <w:t xml:space="preserve">Boriana Mihailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 355 (6321), pp.166-169. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (34), pp.5100-5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aak9652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CE01129F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410417v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new cobalt aluminophosphate framework by opening a cobalt methylphosphonate layered material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boriana Mihailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (34), pp.5100-5105. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (22), pp.1604112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CE01129F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410386v1</w:t>
+                <w:t xml:space="preserve">hal-02162368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Multiscale Approaches for the Structure Determination of an Iron Layered Oxysulfate: Sr 4 Fe 2.5 O 7.25 (SO 4 ) 0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gonano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Yohann Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rotella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (22), pp.1604112. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (24), pp.15241-15250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162368v1</w:t>
+                <w:t xml:space="preserve">hal-02307710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgian Melinte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Krassimir Bozhilov</w:t>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201608417⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s104-s105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410439v1</w:t>
+                <w:t xml:space="preserve">hal-02307707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimir Bozhilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (48), pp.15049-15052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307707v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Dimensional Layered Oxide Structures Tailored by Self-Assembled Layer Stacking via Interfacial Strain</w:t>
               </w:r>
@@ -7166,51 +7166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingtao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7274,77 +7274,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rutile Chevron Modulation in Delafossite-Like Ga 3– x In 3 Ti x O 9+ x /2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Poeppelmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7385,831 +7385,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
+                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Awala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">J. Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Retoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">X. Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+                <w:t xml:space="preserve">C. Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT4173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403156v1</w:t>
+                <w:t xml:space="preserve">hal-02184156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henni Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162473v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.447-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT4173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164152v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112206v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162475v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Tassart</w:t>
+                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vilar</w:t>
+                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jomard</w:t>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumas</w:t>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (14), pp.145302. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184156v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the surfactant type effect on characteristics and bioactivity of new mesoporous bioactive glass in the ternary system SiO2-CaO-P2O5: Structural, textural and reactivity studies</w:t>
               </w:r>
@@ -8247,51 +8247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Dorbez-Sridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 195, pp.102-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8337,103 +8337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
@@ -8631,51 +8631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8733,925 +8733,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition sequence in ferroelectric Aurivillius compounds investigated by single crystal X-ray diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Tellier</w:t>
+                <w:t xml:space="preserve">T. Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercurio</w:t>
+                <w:t xml:space="preserve">E. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manier</w:t>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Zúñiga</w:t>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784647v1</w:t>
+                <w:t xml:space="preserve">hal-02118583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118583v1</w:t>
+                <w:t xml:space="preserve">hal-02162460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Günter</w:t>
+                <w:t xml:space="preserve">Phase transition sequence in ferroelectric Aurivillius compounds investigated by single crystal X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bousquet</w:t>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Boullay</w:t>
+                <w:t xml:space="preserve">M. Manier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Ghosez</w:t>
+                <w:t xml:space="preserve">Francisco Javier Zúñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1367-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sheets</w:t>
+                <w:t xml:space="preserve">Jing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lüders</w:t>
+                <w:t xml:space="preserve">Stuart Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Yong Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Hao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162463v1</w:t>
+                <w:t xml:space="preserve">hal-02118605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Turner</w:t>
+                <w:t xml:space="preserve">W. Noun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Feng Li</w:t>
+                <w:t xml:space="preserve">E. Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Hao Lu</w:t>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.275-280. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118605v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Noun</w:t>
+                <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Popova</w:t>
+                <w:t xml:space="preserve">U. Lüders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dumont</w:t>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070976v1</w:t>
+                <w:t xml:space="preserve">hal-02162463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mangalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (22), pp.221904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9813,143 +9813,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structuraloriginoftheantiferroelectricpropertiesandrelaxorbehavior of Na0.5Bi0.5TiO3</w:t>
+                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Trolliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 321, pp.1758-1761. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376838v1</w:t>
+                <w:t xml:space="preserve">hal-01580248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
               </w:r>
@@ -9961,851 +9991,821 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (3), pp.209-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580248v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (17), pp.5130-5133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887914v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Lüders</w:t>
+                <w:t xml:space="preserve">The structuraloriginoftheantiferroelectricpropertiesandrelaxorbehavior of Na0.5Bi0.5TiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercey</w:t>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 517 (17), pp.5130-5133. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 321, pp.1758-1761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545233v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of Phase Transitions in Na0.5Bi0.5TiO3 by TEM. Part I: First Order Rhombohedral to Orthorhombic Phase Transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+                <w:t xml:space="preserve">Structural evolution in three and four-layer Aurivillius solid solutions: A comparative study versus relaxor properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Jennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm8004634⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354503v1</w:t>
+                <w:t xml:space="preserve">hal-00305400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in three and four-layer Aurivillius solid solutions: A comparative study versus relaxor properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Tellier</w:t>
+                <w:t xml:space="preserve">Reinvestigation of Phase Transitions in Na0.5Bi0.5TiO3 by TEM. Part I: First Order Rhombohedral to Orthorhombic Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.177-185. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.5061-5073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm8004634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305400v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Rautama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10903,77 +10903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11024,77 +11024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the Aurivillius phases in the system Bi4Ti3O12-PbTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 222 (5), pp.234-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11154,77 +11154,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Sheets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (2), pp.024427. </w:t>
@@ -11262,90 +11262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure versus relaxor properties in Aurivillius type compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ben Jennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27, pp.3687-3690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11623,77 +11623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Unified Approach to the Crystal Chemistry of Aurivillius-Type Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Perez-Mato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11747,317 +11747,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of quenched Ni-rich Ni-Ti shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bending martensite needles in Ni65Al35 investigated by two-dimensional elasticity and high-resolution transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Somsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Schryvers</w:t>
+                <w:t xml:space="preserve">R. Kohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001874⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (14), pp.144105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596270v1</w:t>
+                <w:t xml:space="preserve">hal-03583307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending martensite needles in Ni65Al35 investigated by two-dimensional elasticity and high-resolution transmission electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Microstructure of quenched Ni-rich Ni-Ti shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Somsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schryvers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Kohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64 (14), pp.144105. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR8), pp.Pr8-445-Pr8-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583307v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice deformations at martensite-martensite interfaces in Ni-Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schryvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12282,103 +12282,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of complex orders by single crystal X-ray and electron diffraction of the Sr2Sb2O2S3 and Sr2Sb2O2Se3 materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Basha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Congress and General Assembly of the IUCr (IUCr 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12416,64 +12416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12511,64 +12511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd FCCat (French Conference on Catalysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12593,90 +12593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered transition metal oxides as acid catalysts in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress on Catalysis (EuropaCat-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12701,90 +12701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 adsorption by nanosized CHA-type zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Zeolite Conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Perth, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12803,342 +12803,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of layered transition metal oxides for liquid phase catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation des atomes d’hydrogène par précession des électrons en mode tomographie (PEDT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brázda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fayad</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Klementová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Layered Materials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Trest, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque SFμ2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010394v1</w:t>
+                <w:t xml:space="preserve">hal-02070526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des atomes d’hydrogène par précession des électrons en mode tomographie (PEDT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Characterization of layered transition metal oxides for liquid phase catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFμ2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Workshop on Layered Materials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070526v1</w:t>
+                <w:t xml:space="preserve">hal-02010394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate structure refinement from electron diffraction tomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthia Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Crystallography Meeting (ECM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia. pp.s53, </w:t>
@@ -13176,90 +13176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13340,51 +13340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13439,51 +13439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural origin of the antiferroelectric properties and relaxor behavior of Na0.5 Bi0.5 TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13521,51 +13521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na-Bi long rage ordering Na0.5 Bi0.5 TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13648,90 +13648,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diol conversion: a reaction test to evaluate layered materials in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13756,90 +13756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidity, reactant intercalation and reactivity of layered transition metal oxides in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Estepona Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13864,77 +13864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lamellar or nanostructured materials based on oxides of transition metals for liquid phase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14085,51 +14085,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'oxydes de métaux de transition à structures incommensurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14325,51 +14325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Verma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta10102f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hejtmanek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67333-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202303487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Passuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ee01588a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Motin Seikh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Giordano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Giorgianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yoshizawa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210600" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112337" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Berlanda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124408" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motin Seikh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc03880f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Thom&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux P&#233;nicaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03686" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Klar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009397" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau&#8208;corcos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Viger&#8208;gravel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pilli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontugne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900342X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorelik" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kolb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00394" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Motla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sajilesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060602" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354451v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01681" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02146e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02572" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigang Li" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02284" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410417v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#225;zda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9652" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01129F" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b03773" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rickert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poeppelmeier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019542v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Leta&#239;ef" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVP8TMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784647v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tellier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercurio" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.07.014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZCQM7X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376838v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.013" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B4PFM2R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354503v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8004634" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63DBZ987-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Jennet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.09.010" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBJF4VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211568v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.5.234" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177455v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G1QL2NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211721v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.04.039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3L5K8MR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schryvers" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ball" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00536-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5Z3CX1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03860129v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez-Mato" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elcoro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9481" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596270v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Somsen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;stner" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wassermann" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001874" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583307v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohn" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144105" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596149v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001804" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243817v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Basha" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893894v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementov&#225;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326241v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326246v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522718v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Verma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta10102f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hejtmanek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67333-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202303487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Passuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ee01588a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Giordano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Giorgianni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112337" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yoshizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Berlanda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124408" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sakly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Motin Seikh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Thom&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux P&#233;nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03686" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Klar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009397" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau&#8208;corcos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Viger&#8208;gravel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000634" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motin Seikh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc03880f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014326v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorelik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kolb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00394" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Motla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sajilesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060602" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01681" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pilli&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontugne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900342X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02146e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigang Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#225;zda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9652" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01129F" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02572" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b03773" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rickert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poeppelmeier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019542v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Leta&#239;ef" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVP8TMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784647v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tellier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercurio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.07.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZCQM7X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376838v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B4PFM2R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Jennet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.09.010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBJF4VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354503v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8004634" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63DBZ987-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211568v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.5.234" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177455v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G1QL2NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211721v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.04.039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3L5K8MR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schryvers" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ball" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00536-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5Z3CX1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03860129v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez-Mato" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elcoro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9481" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583307v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596270v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Somsen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;stner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wassermann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001874" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596149v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001804" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243817v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Basha" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893894v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070526v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementov&#225;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326241v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326246v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522718v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>