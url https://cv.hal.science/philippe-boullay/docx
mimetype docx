--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,12199 +66,12727 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect engineering and triangular copper as key drivers for ultralow thermal conductivity in Cu2ZrS3 polytypes</w:t>
+                <w:t xml:space="preserve">Round robin on structure analysis from 3D electron diffraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Le Gars</w:t>
+                <w:t xml:space="preserve">Mauro Gemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakshi Verma</w:t>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minati Tiadi</w:t>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">Jan Pieter Abrahams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animesh Das</w:t>
+                <w:t xml:space="preserve">Amatassalâm Ben Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (2), pp.198-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ta10102f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S205225252600045X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540252v1</w:t>
+                <w:t xml:space="preserve">hal-05612596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated discovery of crystalline materials with record ultralow lattice thermal conductivity via a universal descriptor</w:t>
+                <w:t xml:space="preserve">Defect engineering and triangular copper as key drivers for ultralow thermal conductivity in Cu2ZrS3 polytypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingchen Shen</w:t>
+                <w:t xml:space="preserve">Lucas Le Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
+                <w:t xml:space="preserve">Sakshi Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marek Koza</w:t>
+                <w:t xml:space="preserve">Minati Tiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Levinsky</w:t>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Hejtmanek</w:t>
+                <w:t xml:space="preserve">Animesh Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.689. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67333-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ta10102f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468516v1</w:t>
+                <w:t xml:space="preserve">hal-05540252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electron diffraction on nanoparticles: minimal size and associated dynamical effects</w:t>
+                <w:t xml:space="preserve">Accelerated discovery of crystalline materials with record ultralow lattice thermal conductivity via a universal descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Rebecchi</w:t>
+                <w:t xml:space="preserve">Jiongzhi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Gholam</w:t>
+                <w:t xml:space="preserve">Michael Marek Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Faye Diouf</w:t>
+                <w:t xml:space="preserve">Petr Levinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edma Bigard</w:t>
+                <w:t xml:space="preserve">Jiri Hejtmanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (22), pp.20599-20612. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5c01764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67333-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387643v1</w:t>
+                <w:t xml:space="preserve">hal-05468516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay Between Lone Pair Stereochemical Activity and Structural Anisotropy Drives Ultralow Thermal Conductivity in Layered AGeS&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = Pb, Sn) Metal Sulfides</w:t>
+                <w:t xml:space="preserve">3D Electron diffraction on nanoparticles: minimal size and associated dynamical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koushik Pal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xingchen Shen</w:t>
+                <w:t xml:space="preserve">Luca Rebecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Zhang</w:t>
+                <w:t xml:space="preserve">Saleh Gholam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Raveau</w:t>
+                <w:t xml:space="preserve">Moussa Faye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edma Bigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c07547⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (22), pp.20599-20612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5c01764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186264v1</w:t>
+                <w:t xml:space="preserve">hal-05387643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay Between Lone Pair Stereochemical Activity and Structural Anisotropy Drives Ultralow Thermal Conductivity in Layered AGeS&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; (A = Pb, Sn) Metal Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Passuti</w:t>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Masset</w:t>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varignon</w:t>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chintakindi</w:t>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (29), pp.25806 - 25814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c07547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279537v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
+                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audric Neveu</w:t>
+                <w:t xml:space="preserve">M. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jean</w:t>
+                <w:t xml:space="preserve">S. Passuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">G. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armance Sagot</w:t>
+                <w:t xml:space="preserve">H. Chintakindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (16), pp.7115-7122. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00208C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775306v1</w:t>
+                <w:t xml:space="preserve">hal-05279537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
+                <w:t xml:space="preserve">A3Ti5NbO14 (A = H, Li and K) family: ionic exchange, physical and electrochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+                <w:t xml:space="preserve">Audric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Justine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Badawi</w:t>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Foucaud</w:t>
+                <w:t xml:space="preserve">Armance Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (16), pp.7115-7122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00208C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808044v1</w:t>
+                <w:t xml:space="preserve">hal-04775306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
+                <w:t xml:space="preserve">Lattice dynamics in the FeSi-based family of superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingbing Chen</w:t>
+                <w:t xml:space="preserve">S. Layek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Mansouri</w:t>
+                <w:t xml:space="preserve">M. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
+                <w:t xml:space="preserve">J.-B. Vaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (4), pp.46002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3b37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403856v1</w:t>
+                <w:t xml:space="preserve">hal-05612677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-thin BPH nanosheets with exceptional water adsorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemoine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Badawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c13884⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (10), pp.4690-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.4c01625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529299v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics in the FeSi-based family of superconductors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vaney</w:t>
+                <w:t xml:space="preserve">3D electron diffraction for accurate structure analysis of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Cordero Oyonarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">L. Rebecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tencé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/ad3b37⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (a1), pp.e304-e304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273324096955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297746v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
+                <w:t xml:space="preserve">A Novel Ti12-based Metal-Organic Framework for Photocatalytic Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingbing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Rueda-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-gmqrz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04571271v1</w:t>
+                <w:t xml:space="preserve">hal-05403856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Three-Fold Coordination of Copper in Sulfides: A Blockade for Hole Carrier Delocalization but a Driving Force for Ultralow Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnendu Maji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paribesh Acharyya</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 146 (42), pp.29072-29083. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c10520⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 146 (14), pp.9741-9754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c13884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756029v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molten Salts‐Driven Discovery of a Polar Mixed‐Anion 3D framework at the nanoscale: Zn4Si2O7Cl2, Charge Transport and Photoelectrocatalytic Water Splitting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+                <w:t xml:space="preserve">Structure Low Dimensionality and Lone-Pair Stereochemical Activity: the Key to Low Thermal Conductivity in the Pb–Sn–S System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Prestipino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202303487⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13477-13487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070975v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Lone pair induced 1D character and weak cation–anion interactions: Two ingredients for low thermal conductivity in mixed-anion metal chalcohalide CuBiSCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingchen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koushik Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paribesh Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00938-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (42), pp.29072-29083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c10520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303606v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning precession electron tomography (SPET) for structural analysis of thin films along their thickness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust Ultra-microporous Cationic Aluminiumbased Metal-Organic Framework with a Flexible Tetra-carboxylate Linker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian David</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iurii Dovgaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym15071459⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00938-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308439v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the "Discovery of high-performance thermoelectric copper chalcogenide using modified diffusion-couple high-throughput synthesis and automated histogram analysis technique" by T. Deng, T. Xing, M. K. Brod, Y. Sheng, P. Qiu, I. Veremchuk, Q. Song, T.-R. Wei, J. Yang, G. J. Snyder, Y. Grin, L. Chen and X. Shi, Energy Environ. Sci., 2020, 13, 3041</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molten Salts‐Driven Discovery of a Polar Mixed‐Anion 3D framework at the nanoscale: Zn4Si2O7Cl2, Charge Transport and Photoelectrocatalytic Water Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">Ram Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guilmeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Ghoridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ee01588a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.202303487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969073v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scanning precession electron tomography (SPET) for structural analysis of thin films along their thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Sara Passuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debost</w:t>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (5), pp.6032-6042. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym15071459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752212v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility in Liquid Media: Cyclodehydration of Hexane‐2,5‐Diol for the Evaluation of Layered Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on the "Discovery of high-performance thermoelectric copper chalcogenide using modified diffusion-couple high-throughput synthesis and automated histogram analysis technique" by T. Deng, T. Xing, M. K. Brod, Y. Sheng, P. Qiu, I. Veremchuk, Q. Song, T.-R. Wei, J. Yang, G. J. Snyder, Y. Grin, L. Chen and X. Shi, Energy Environ. Sci., 2020, 13, 3041</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">B. Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Fayad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clet</w:t>
+                <w:t xml:space="preserve">E. Guilmeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202101692⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.316-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ee01588a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454779v1</w:t>
+                <w:t xml:space="preserve">hal-03969073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivated surface of high aluminum containing ZSM-5 by silicalite-1: synthesis and application in dehydration reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composite Spin Chain Structures Built up of Dimeric and Trimeric Polyhedral Units: The Oxides A 1+ y [(Mn 1– x Co x ) 1– z □ z ]O 3 (A = Ca, Sr; x = 3/8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girolamo Giordano</w:t>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Migliori</w:t>
+                <w:t xml:space="preserve">Nahed Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Dalena</w:t>
+                <w:t xml:space="preserve">Md Motin Seikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c07198⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (5), pp.2361-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295831v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of nanosized CHA zeolite free of organic template by a combination of cations as structure directing agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Engineering RHO nanozeolite: controlling the particle morphology, Al and cation content, stability, and flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold A. Paecklar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112337⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.6032-6042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c00439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851692v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Transport Properties in Interconnected Enargite-Stannite type Cu2+xMn1-xGeS4 Nanocomposites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibility in Liquid Media: Cyclodehydration of Hexane‐2,5‐Diol for the Evaluation of Layered Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susumu Fujii</w:t>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keita Yoshizawa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghinwa Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202210600⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.2101692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202101692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798667v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structures, frustrated magnetism, and chemical pressure in Sr-doped Ba$_3$ Ni Sb$_2$ O$_9$ perovskites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passivated surface of high aluminum containing ZSM-5 by silicalite-1: synthesis and application in dehydration reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">Girolamo Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gautron</w:t>
+                <w:t xml:space="preserve">Massimo Migliori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+                <w:t xml:space="preserve">Giorgia Ferrarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Berlanda</w:t>
+                <w:t xml:space="preserve">Gianfranco Giorgianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Dalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.124408⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (15), pp.4839-4848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c07198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963204v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chris Leroux</w:t>
+                <w:t xml:space="preserve">Direct synthesis of nanosized CHA zeolite free of organic template by a combination of cations as structure directing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guillaume</w:t>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
+                <w:t xml:space="preserve">Nikolai Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358, pp.112337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921715v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Transport Properties in Interconnected Enargite-Stannite type Cu2+xMn1-xGeS4 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Passuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susumu Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Demchenko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Roulland</w:t>
+                <w:t xml:space="preserve">Keita Yoshizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (49), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202210600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774068v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Spin Chain Structures Built up of Dimeric and Trimeric Polyhedral Units: The Oxides A 1+ y [(Mn 1– x Co x ) 1– z □ z ]O 3 (A = Ca, Sr; x = 3/8)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structures, frustrated magnetism, and chemical pressure in Sr-doped Ba$_3$ Ni Sb$_2$ O$_9$ perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Guido Berlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c04360⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (12), pp.124408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.124408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874641v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D ED on isolated nanoparticles: exploring the size limit of crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cordero Oyonarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rebecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02925⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (a2), pp.e618-e618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322091537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143339v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lemoine</w:t>
+                <w:t xml:space="preserve">In situ characterizations of the selective CO 2 adsorption in free-template nanosized zeolites RHO and CHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Carnevali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">E. Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78 (a2), pp.e711-e711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273322090672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211806v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Quaternary Compounds in the Cu 2 S–In 2 S 3 –Ga 2 S 3 system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
+                <w:t xml:space="preserve">Unveiling Unconventional Ferroelectric Switching in Multiferroic Ga0.6 Fe1.4O3 Thin Films Through Multiscale Electron Microscopy Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Demchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvidyakumar Homkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica Thomère</w:t>
+                <w:t xml:space="preserve">Corinne Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Pénicaud</w:t>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gautron</w:t>
+                <w:t xml:space="preserve">François Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (7), pp.4546-4553. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039054v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Discrete CHA Zeolite Nanocrystals without Organic Templates for Selective CO 2 Capture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural evolution in an annealed (Eu, Tb)-doped ZnO/Si nanoscale junction: implication for red LED development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul B. Klar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Grand</w:t>
+                <w:t xml:space="preserve">Chris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoryana Zhuchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202009397⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.18545-18552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c04355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027983v1</w:t>
+                <w:t xml:space="preserve">hal-03921715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Room-Temperature Synthesis of BPH Zeolite Nanosheets Free of Organic Template with Enhanced Stability for Gas Separations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027948v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Template-Free RHO Nanosized Zeolite for Selective CO 2 Adsorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Laine</w:t>
+                <w:t xml:space="preserve">Ordered sphalerite derivative Cu&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; : a degenerate semiconductor with high carrier mobility in the Cu–Sn–S diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Carnevali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (17), pp.10812-10826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ta01615f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968421v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Oxygen over stoichiometry in the 2 H-perovskite related structure: The route to a large family of cation deficient Ising chain oxides Sr 1+y [(Mn 1-x Co x ) 1-z z ]O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motin Seikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahed Sakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (41), pp.14559-14569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc03880f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492300v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong magnetic anisotropy of epitaxial PrVO 3 thin lms on SrTiO 3 substrates with dierent orientations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">Layered Quaternary Compounds in the Cu 2 S–In 2 S 3 –Ga 2 S 3 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pautrat</w:t>
+                <w:t xml:space="preserve">Angélica Thomère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c07794⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (7), pp.4546-4553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019085v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Discrete Amorphous Aluminosilicate Nanoparticles into Nanosized Zeolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lei Zhao</w:t>
+                <w:t xml:space="preserve">Synthesis of Discrete CHA Zeolite Nanocrystals without Organic Templates for Selective CO 2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Martineau‐corcos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Viger‐gravel</w:t>
+                <w:t xml:space="preserve">Paul B. Klar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin B. Clatworthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000634⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (52), pp.23491-23495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202009397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893829v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen over stoichiometry in the 2 H-perovskite related structure: The route to a large family of cation deficient Ising chain oxides Sr 1+y [(Mn 1-x Co x ) 1-z z ]O 3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Defect-engineered zeolite porosity and accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hafiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Van Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nahed Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc03880f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.3621-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TA11465C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146436v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+                <w:t xml:space="preserve">Flexible Template-Free RHO Nanosized Zeolite for Selective CO 2 Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Clatworthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnault</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.5985-5993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027955v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature independence of the dielectric constant in the antiferromagnetic iron intergrowth: Sr4Fe2.5O7.25(SO4)0.5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous monitoring of acidity and intercalation for layered transition metal oxides in liquid media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghinwa Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 570, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.02.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112069v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electron Diffraction: The Nanocrystallography Revolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lukas Palatinus</w:t>
+                <w:t xml:space="preserve">Strong magnetic anisotropy of epitaxial PrVO 3 thin lms on SrTiO 3 substrates with dierent orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00394⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (31), pp.35606-35613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c07794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014326v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation of Discrete Amorphous Aluminosilicate Nanoparticles into Nanosized Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hailing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Martineau‐corcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Viger‐gravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000634 (1-7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474122v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
+                <w:t xml:space="preserve">Full-profile search–match by the Rietveld method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian David</w:t>
+                <w:t xml:space="preserve">L. Lutterotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Petříček</w:t>
+                <w:t xml:space="preserve">H. Pillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+                <w:t xml:space="preserve">C. Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.587-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057671900342X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162444v1</w:t>
+                <w:t xml:space="preserve">hal-02278523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity in a new hexagonal high-entropy alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourav Marik</w:t>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapil Motla</w:t>
+                <w:t xml:space="preserve">Nicolas Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maneesha Varghese</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060602⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264746v1</w:t>
+                <w:t xml:space="preserve">hal-03027955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover from Germanite to Renierite-Type Structures in Cu 22– x Zn x Fe 8 Ge 4 S 32 Thermoelectric Sulfides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+                <w:t xml:space="preserve">Temperature independence of the dielectric constant in the antiferromagnetic iron intergrowth: Sr4Fe2.5O7.25(SO4)0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gonano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Paradis-Fortin</w:t>
+                <w:t xml:space="preserve">Y. Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+                <w:t xml:space="preserve">D. Pelloquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Le Caër</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
+                <w:t xml:space="preserve">V. Caignaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01681⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354451v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-profile search–match by the Rietveld method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Electron Diffraction: The Nanocrystallography Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Gemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Mugnaioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lutterotti</w:t>
+                <w:t xml:space="preserve">Tatiana Gorelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Pillière</w:t>
+                <w:t xml:space="preserve">Ute Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fontugne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lukas Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160057671900342X⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (8), pp.1315-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.9b00394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278523v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering local complex order by HAADF in a disordered mixed polyanion iron oxide: Sr 4 Fe 2 [Fe 0.5 (SO 4 ) 0.25 (CO 3 ) 0.25 ]O 7.25</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zeolite Nanocrystals Protect the Performance of Organic Additives and Adsorb Acid Compounds during Lubricants Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt02146e⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (17), pp.2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12172830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894426v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Layered Supercell Structure from Bi 2 AlMnO 6 for Multifunctionalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jie Jian</w:t>
+                <w:t xml:space="preserve">Superconductivity in a new hexagonal high-entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Marik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapil Motla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maneesha Varghese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sajilesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02284⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (6), pp.060602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112080v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Precession electron diffraction tomography on twinned crystals: application to CaTiO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Petříček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Crossover from Germanite to Renierite-Type Structures in Cu 22– x Zn x Fe 8 Ge 4 S 32 Thermoelectric Sulfides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ventrapati Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paradis-Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.7679-7689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b01681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162392v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen positions in single nanocrystals revealed by electron diffraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Klementova</w:t>
+                <w:t xml:space="preserve">Deciphering local complex order by HAADF in a disordered mixed polyanion iron oxide: Sr 4 Fe 2 [Fe 0.5 (SO 4 ) 0.25 (CO 3 ) 0.25 ]O 7.25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gonano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aak9652⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (37), pp.13088 - 13093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8dt02146e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410417v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new cobalt aluminophosphate framework by opening a cobalt methylphosphonate layered material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boriana Mihailova</w:t>
+                <w:t xml:space="preserve">Combining Multiscale Approaches for the Structure Determination of an Iron Layered Oxysulfate: Sr 4 Fe 2.5 O 7.25 (SO 4 ) 0.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gonano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pelloquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE01129F⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (24), pp.15241-15250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410386v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Novel Layered Supercell Structure from Bi 2 AlMnO 6 for Multifunctionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6575-6582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162368v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiscale Approaches for the Structure Determination of an Iron Layered Oxysulfate: Sr 4 Fe 2.5 O 7.25 (SO 4 ) 0.5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02572⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307710v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pérez</w:t>
+                <w:t xml:space="preserve">Pulsed laser deposition of Sr 2 FeMoO 6 thin films grown on spark plasma sintered Sr 2 MgWO 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+                <w:t xml:space="preserve">Ph Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.235301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa6e3e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307707v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen positions in single nanocrystals revealed by electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">L. Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
+                <w:t xml:space="preserve">P. Brázda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krassimir Bozhilov</w:t>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Klementova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201608417⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (6321), pp.166-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aak9652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02410439v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Layered Oxide Structures Tailored by Self-Assembled Layer Stacking via Interfacial Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of new cobalt aluminophosphate framework by opening a cobalt methylphosphonate layered material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenrui Zhang</w:t>
+                <w:t xml:space="preserve">Jörn Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingtao Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuanyuan Zhu</w:t>
+                <w:t xml:space="preserve">Boriana Mihailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b03773⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (34), pp.5100-5105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE01129F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112175v1</w:t>
+                <w:t xml:space="preserve">hal-02410386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rutile Chevron Modulation in Delafossite-Like Ga 3– x In 3 Ti x O 9+ x /2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Chemical Strain Engineering of Magnetism in Oxide Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00147⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (22), pp.1604112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201604112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112179v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dumas</w:t>
+                <w:t xml:space="preserve">When precession electron diffraction tomography goes dynamical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s104-s105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053273316098466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184156v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">The Mosaic Structure of Zeolite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimir Bozhilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (48), pp.15049-15052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201608417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162475v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
+                <w:t xml:space="preserve">Two-Dimensional Layered Oxide Structures Tailored by Self-Assembled Layer Stacking via Interfacial Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenrui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingtao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT4173⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (26), pp.16845-16851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b03773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403156v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Rutile Chevron Modulation in Delafossite-Like Ga 3– x In 3 Ti x O 9+ x /2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Poeppelmeier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (9), pp.4403-4409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b00147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162473v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Rotella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A David</w:t>
+                <w:t xml:space="preserve">Jean-Michel Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.447-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT4173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164152v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+                <w:t xml:space="preserve">Two components for one resistivity in LaVO3/SrTiO3 heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">O Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.095603 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/9/095603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112206v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the surfactant type effect on characteristics and bioactivity of new mesoporous bioactive glass in the ternary system SiO2-CaO-P2O5: Structural, textural and reactivity studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure refinement using precession electron diffraction tomography and dynamical diffraction: tests on experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Palatinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthia Antunes Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Letaïef</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.03.035⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science, Crystal Engineering and Materials [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, B71 (6), pp.740-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520615017023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019542v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Kondo effect goes anisotropic in vanadate oxide superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Pautrat</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (43), pp.435601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/43/435601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and electrical resistance evolution during sintering of a Ag nanoparticle paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Tan</w:t>
+                <w:t xml:space="preserve">F. Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Egoavil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandra van Aert</w:t>
+                <w:t xml:space="preserve">E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118502v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Députier</w:t>
+                <w:t xml:space="preserve">Structural analysis of strained LaVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henni Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm401018k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (17), pp.175001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/17/175001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016757v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the surfactant type effect on characteristics and bioactivity of new mesoporous bioactive glass in the ternary system SiO2-CaO-P2O5: Structural, textural and reactivity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Letaïef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Lucas-Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Dorbez-Sridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 195, pp.102-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118583v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bousquet</w:t>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ph. Ghosez</w:t>
+                <w:t xml:space="preserve">M. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162460v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition sequence in ferroelectric Aurivillius compounds investigated by single crystal X-ray diffraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boullay</w:t>
+                <w:t xml:space="preserve">Mapping electronic reconstruction at the metal-insulator interface in LaVO 3 /SrVO 3 heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Egoavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Béché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Tellier</w:t>
+                <w:t xml:space="preserve">Gerardo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercurio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Zúñiga</w:t>
+                <w:t xml:space="preserve">Sandra van Aert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (15), pp.155123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00784647v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanorods of Potassium Tantalum Niobate Tetragonal Tungsten Bronze Phase Grown by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Gao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yun Hao Lu</w:t>
+                <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (14), pp.2793−2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm401018k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118605v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Boullay</w:t>
+                <w:t xml:space="preserve">Phase transition sequence in ferroelectric Aurivillius compounds investigated by single crystal X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Manier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Noun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Dumont</w:t>
+                <w:t xml:space="preserve">Francisco Javier Zúñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1367-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070976v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Prellier</w:t>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ghosez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162463v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Incipient ferroelectricity in 2.3 % tensile-strained CaMnO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ghosez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3435486⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (21), pp.214120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.214120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162372v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Magnetic Interaction at the Atomic Scale in Oxide Heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and interface studies of LaVO 3 / SrVO 3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Kim</w:t>
+                <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83 (12), pp.125403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.83.125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545275v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase Selection Enabled Formation of Abrupt Axial Heterojunctions in Branched Oxide Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Feng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+                <w:t xml:space="preserve">Yun Hao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.275-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl2035089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580248v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Microstructure and self-exchange coupling in a YFeO 3 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Noun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dorcet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Y. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (4), pp.043928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3626749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545249v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Microstructure of epitaxial strained BiCrO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mangalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Prellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (22), pp.221904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3435486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887914v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Tunable Magnetic Interaction at the Atomic Scale in Oxide Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.C. Sheets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Lüders</w:t>
+                <w:t xml:space="preserve">J. Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mercey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Padhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (16), pp.167206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.167206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03545233v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structuraloriginoftheantiferroelectricpropertiesandrelaxorbehavior of Na0.5Bi0.5TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 321, pp.1758-1761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution in three and four-layer Aurivillius solid solutions: A comparative study versus relaxor properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remarkable thermal stability of Eu(4-phosphonobenzoate): structure investigations and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.09.010⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913590c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305400v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinvestigation of Phase Transitions in Na0.5Bi0.5TiO3 by TEM. Part I: First Order Rhombohedral to Orthorhombic Phase Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Optical Study of the Strain Effects on Pr0.6Ca0.4MnO3 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Trolliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm8004634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.209-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-008-0432-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00354503v1</w:t>
+                <w:t xml:space="preserve">hal-03545249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Structure determination of a brownmillerite Ca 2 Co 2 O 5 thin film by precession electron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 144 (1-3), pp.49-53. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.184108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02887932v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial charge modulation in perovskite vanadate superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.C. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lüders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Singh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (17), pp.5130-5133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the Aurivillius phases in the system Bi4Ti3O12-PbTiO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Structural evolution in three and four-layer Aurivillius solid solutions: A comparative study versus relaxor properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Jennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zkri.2007.222.5.234⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00211568v1</w:t>
+                <w:t xml:space="preserve">hal-00305400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic electrical conduction in ferromagnetic-antiferromagnetic-ferromagnetic oxide trilayers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinvestigation of Phase Transitions in Na0.5Bi0.5TiO3 by TEM. Part I: First Order Rhombohedral to Orthorhombic Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.024427⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.5061-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm8004634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545095v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure versus relaxor properties in Aurivillius type compounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mercurio</w:t>
+                <w:t xml:space="preserve">Structure/microstructure versus properties in strongly correlated electronic oxides: “Quenched disorder” and non-CMR oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Rautama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Kundu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 144 (1-3), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2007.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177455v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of (Ba–Sr)Bi4Ti4O15 powders and thin films by metal organic solution routes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absence of long-range Ni∕Mn ordering in ferromagnetic La2NiMnO6 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.04.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (1), pp.012503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00211721v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-stuctures at martensite macrotwin interfaces in Ni65Al35</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Schryvers</w:t>
+                <w:t xml:space="preserve">Anisotropic electrical conduction in ferromagnetic-antiferromagnetic-ferromagnetic oxide trilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Ball</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00536-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.024427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.024427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00015916v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Unified Approach to the Crystal Chemistry of Aurivillius-Type Compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the Aurivillius phases in the system Bi4Ti3O12-PbTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercurio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Elcoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9481⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 222 (5), pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.2007.222.5.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860129v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending martensite needles in Ni65Al35 investigated by two-dimensional elasticity and high-resolution transmission electron microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Kohn</w:t>
+                <w:t xml:space="preserve">Structure versus relaxor properties in Aurivillius type compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ben Jennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144105⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.3687-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583307v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of quenched Ni-rich Ni-Ti shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of (Ba–Sr)Bi4Ti4O15 powders and thin films by metal organic solution routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remondiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Somsen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Schryvers</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Mercurio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001874⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 131, pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2006.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596270v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice deformations at martensite-martensite interfaces in Ni-Al</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Nano-stuctures at martensite macrotwin interfaces in Ni65Al35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schryvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ball</w:t>
+                <w:t xml:space="preserve">J.M. Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 11 (PR8), pp.Pr8-23-Pr8-30. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.1424-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2001804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(02)00536-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596149v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a Unified Approach to the Crystal Chemistry of Aurivillius-Type Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Perez-Mato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elcoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 164 (2), pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bending martensite needles in Ni65Al35 investigated by two-dimensional elasticity and high-resolution transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (14), pp.144105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure of quenched Ni-rich Ni-Ti shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Somsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR8), pp.Pr8-445-Pr8-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice deformations at martensite-martensite interfaces in Ni-Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schryvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11 (PR8), pp.Pr8-23-Pr8-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2001804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy of NdNiO 3 thin films on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (1), pp.55-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12268,1363 +12796,1363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of complex orders by single crystal X-ray and electron diffraction of the Sr2Sb2O2S3 and Sr2Sb2O2Se3 materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Basha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Congress and General Assembly of the IUCr (IUCr 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of layered materials used as catalysts for diols conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bekkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd FCCat (French Conference on Catalysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered transition metal oxides as acid catalysts in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinwa Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress on Catalysis (EuropaCat-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 adsorption by nanosized CHA-type zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Zeolite Conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Perth, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des atomes d’hydrogène par précession des électrons en mode tomographie (PEDT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brázda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klementová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFμ2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of layered transition metal oxides for liquid phase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Layered Materials 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Trest, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate structure refinement from electron diffraction tomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Palatinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinthia Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Crystallography Meeting (ECM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Rovinj, Croatia. pp.s53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273315099192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free nanosized faujasite-type zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31eme GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, St Valéry sur Somme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasure à base de nanoparticules d'argent : évolution en temps réel de la microstructure et de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural origin of the antiferroelectric properties and relaxor behavior of Na0.5 Bi0.5 TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na-Bi long rage ordering Na0.5 Bi0.5 TiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13634,340 +14162,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diol conversion: a reaction test to evaluate layered materials in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th GFZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acidity, reactant intercalation and reactivity of layered transition metal oxides in the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operando VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Estepona Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lamellar or nanostructured materials based on oxides of transition metals for liquid phase catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13977,91 +14505,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurales, phases modulées et transitions de phases: le cas des phases d'Aurivillius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00522718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14071,114 +14599,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'oxydes de métaux de transition à structures incommensurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boullay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00522690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14325,51 +14853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Verma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta10102f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hejtmanek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67333-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07547" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Layek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Fonager Hansen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202303487" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Passuti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ee01588a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Giordano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Giorgianni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112337" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yoshizawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210600" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Berlanda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124408" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sakly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Motin Seikh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04360" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Thom&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux P&#233;nicaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03686" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Klar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009397" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau&#8208;corcos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Viger&#8208;gravel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000634" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motin Seikh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc03880f" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014326v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorelik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kolb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00394" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Motla" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sajilesh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Singh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060602" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01681" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278523v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pilli&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontugne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900342X" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02146e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112080v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigang Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02284" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#225;zda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9652" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410386v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01129F" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02572" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b03773" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112179v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rickert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poeppelmeier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00147" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019542v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Leta&#239;ef" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.03.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVP8TMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784647v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tellier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercurio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.07.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZCQM7X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376838v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B4PFM2R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Jennet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.09.010" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBJF4VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354503v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8004634" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63DBZ987-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211568v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.5.234" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177455v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.016" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G1QL2NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211721v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.04.039" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3L5K8MR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015916v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schryvers" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ball" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00536-0" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5Z3CX1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03860129v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez-Mato" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elcoro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9481" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583307v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144105" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596270v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Somsen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;stner" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wassermann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001874" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596149v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001804" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243817v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Basha" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893894v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070526v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementov&#225;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326241v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326246v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522718v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gemmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Palatinus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boullay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pieter Abrahams" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amatassal&#226;m Ben Meriem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205225252600045X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Gars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Verma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minati Tiadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Prestipino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Das" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta10102f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingchen Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongzhi Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marek Koza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hejtmanek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67333-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rebecchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Gholam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Faye Diouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma Bigard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c01764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paribesh Acharyya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Pal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c07547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Neveu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Sagot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00208C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Layek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hansen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vaney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tenc&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ad3b37" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Clatworthy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.4c01625" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rebecchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pralong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kriegel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273324096955" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Rueda-Navarro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iurii Dovgaliuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-gmqrz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Maji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c13884" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02893" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756029v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c10520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00938-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Kumar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202303487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Passuti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15071459" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilmeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ee01588a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Sakly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Motin Seikh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04360" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin B. Clatworthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold A. Paecklar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c00439" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454779v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Fayad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202101692" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girolamo Giordano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Migliori" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ferrarelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Giorgianni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c07198" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Nesterenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798667v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrapati Pavan Kumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Fujii" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Yoshizawa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202210600" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Viaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Berlanda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124408" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cordero Oyonarte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322091537" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clatworthy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322090672" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Demchenko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvidyakumar Homkar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roulland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118337" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Leroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guillaume" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labb&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoryana Zhuchenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c04355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gascoin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02925" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03211806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Carnevali" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gu&#233;lou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ta01615f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03146436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motin Seikh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc03880f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Thom&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux P&#233;nicaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03686" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027983v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B. Klar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202009397" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027948v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hafiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Van Daele" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TA11465C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c01016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02492300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.02.088" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019085v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kumar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boullay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pautrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c07794" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893829v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Guo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Martineau&#8208;corcos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Viger&#8208;gravel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000634" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lutterotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pilli&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontugne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671900342X" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12172830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112069v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gonano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Veillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pelloquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Caignaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2018.12.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mugnaioli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorelik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Kolb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Palatinus" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.9b00394" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474122v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264746v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Marik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Motla" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maneesha Varghese" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sajilesh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Singh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060602" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162444v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Pet&#345;&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719005569" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354451v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paradis-Fortin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Lemoine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01681" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01894426v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Br&#233;ard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pelloquin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02146e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Breard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;rez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02572" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112080v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigang Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Jian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02284" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162392v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santosh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lacotte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Boullay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa6e3e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Br&#225;zda" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9652" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410386v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Martens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boriana Mihailova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01129F" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162368v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rotella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604112" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273316098466" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Bozhilov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201608417" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F16FTQW4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112175v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenrui Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Li" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiping Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b03773" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112179v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rickert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Poeppelmeier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b00147" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403156v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4173" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164152v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rotella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Copie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/9/095603" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112206v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Antunes Corr&#234;a" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520615017023" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162473v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/43/435601" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184156v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tassart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145302" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162475v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Steciuk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henni Ouerdane" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/17/175001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Leta&#239;ef" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Lucas-Girot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.03.035" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRVP8TMG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118502v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Tan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Egoavil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand B&#233;ch&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Aert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155123" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016757v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm401018k" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784647v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tellier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercurio" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.07.014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZCQM7X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118583v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nter" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bousquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boullay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ghosez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.214120" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162460v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162463v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sheets" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125403" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118605v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Gao" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Turner" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Feng Li" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hao Lu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl2035089" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070976v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Noun" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3626749" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162372v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mangalam" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3435486" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545275v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Padhan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.167206" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376838v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.02.013" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B4PFM2R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01580248v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boudin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913590c" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C068EA5BDBC6C4E7CB5ABA64697042E26C9A59FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545249v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P&#233;rez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-008-0432-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDFD4DBC146B4ED94BB1984155CD9D708BA642FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887914v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.184108" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545233v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Sheets" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.03.031" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TB8PLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305400v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ben Jennet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.09.010" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFBJF4VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354503v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8004634" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-63DBZ987-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887932v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rautama" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Singh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Kundu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2007.07.021" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97T0JG9R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887947v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753715" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03545095v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.024427" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211568v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.2007.222.5.234" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177455v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.016" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G1QL2NB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211721v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remondiere" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mercurio" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2006.04.039" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3L5K8MR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015916v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schryvers" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ball" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00536-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C5Z3CX1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03860129v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez-Mato" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elcoro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9481" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583307v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kohn" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144105" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596270v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Somsen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#228;stner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wassermann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001874" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03596149v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ball" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001804" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243817v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Basha" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708848v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bekkali" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03708843v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442624v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893894v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070526v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klementov&#225;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010394v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fayad" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331558v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthia Correa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315099192" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071047v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065396v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassart" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326241v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326246v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010382v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010371v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009333v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522718v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00522690v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>