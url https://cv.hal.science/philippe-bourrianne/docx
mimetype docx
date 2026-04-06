--- v0 (2026-03-03)
+++ v1 (2026-04-06)
@@ -2909,51 +2909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F80C18"/>
+    <w:nsid w:val="48C06460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>