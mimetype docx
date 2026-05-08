--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -259,278 +259,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopper flows of dense suspensions: a 2D microfluidic model system</w:t>
+                <w:t xml:space="preserve">A travelling-wave strategy for plant–fungal trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Kool</w:t>
+                <w:t xml:space="preserve">Loreto Oyarte Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Tampier</w:t>
+                <w:t xml:space="preserve">Corentin Bisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Lindner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachael Cargill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/flo.2025.10019⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 639 (8053), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08614-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165834v1</w:t>
+                <w:t xml:space="preserve">hal-04996172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A travelling-wave strategy for plant–fungal trade</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hopper flows of dense suspensions: a 2D microfluidic model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Bisot</w:t>
+                <w:t xml:space="preserve">Lars Kool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Tampier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malin Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anke Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 639 (8053), pp.172-180. </w:t>
+              <w:t xml:space="preserve">FLOW, applications of fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.E26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08614-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/flo.2025.10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996172v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile-to-brittle transition and yielding in soft amorphous materials: perspectives and open questions</w:t>
               </w:r>
@@ -644,274 +644,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Flows in Opera</w:t>
+                <w:t xml:space="preserve">Tuning the shear-thickening of suspensions through surface roughness and physico-chemical interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Kaneelil</w:t>
+                <w:t xml:space="preserve">Vincent Niggel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+                <w:t xml:space="preserve">Gatien Polly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Stone</w:t>
+                <w:t xml:space="preserve">Gareth H Mckinley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (2), pp.024042. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.033062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.024042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.033062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947410v1</w:t>
+                <w:t xml:space="preserve">hal-04909566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the shear-thickening of suspensions through surface roughness and physico-chemical interactions</w:t>
+                <w:t xml:space="preserve">Air Flows in Opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Niggel</w:t>
+                <w:t xml:space="preserve">Paul Kaneelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatien Polly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth H Mckinley</w:t>
+                <w:t xml:space="preserve">Howard Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.033062. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), pp.024042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.033062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.024042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909566v1</w:t>
+                <w:t xml:space="preserve">hal-03947410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levitation of fizzy drops</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul R Kaneelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard A Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1406,783 +1406,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricant-Impregnated Surfaces for Mitigating Asphaltene Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blooming flowers from drying drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sintès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Louis Girard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irmgard Bischofberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c03967⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (11), pp.110511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.110511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147508v1</w:t>
+                <w:t xml:space="preserve">hal-05147513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asphaltene Adsorption on Functionalized Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Louis Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayong Chen</w:t>
+                <w:t xml:space="preserve">Aditya Jaishankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Vreeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (14), pp.3894-3902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blooming flowers from drying drops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lilin</w:t>
+                <w:t xml:space="preserve">Lubricant-Impregnated Surfaces for Mitigating Asphaltene Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Louis Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sintès</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Yeganeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irmgard Bischofberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert E Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth H Mckinley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (11), pp.110511. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (25), pp.28750-28758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.110511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c03967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147513v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced adhesion of sparkling water droplets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cold Leidenfrost regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gareth H Mckinley</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunjing Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.100505⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (6), pp.eaaw0304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147463v1</w:t>
+                <w:t xml:space="preserve">hal-02271164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cold Leidenfrost regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced adhesion of sparkling water droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Panchanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Quéré</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kripa K Varanasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth H Mckinley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (6), pp.eaaw0304. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), pp.100505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw0304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.100505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271164v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidenfrost wheels</w:t>
+                <w:t xml:space="preserve">Symmetry breaking in Leidenfrost flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lagarde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0275-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.100502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356897v1</w:t>
+                <w:t xml:space="preserve">hal-02356899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Leidenfrost wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2191,246 +2187,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (12), pp.1230-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41567-018-0329-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking in Leidenfrost flows</w:t>
+                <w:t xml:space="preserve">Leidenfrost wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (10), </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.1188-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.100502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356899v1</w:t>
+                <w:t xml:space="preserve">hal-02356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propulsion on a superhydrophobic ratchet</w:t>
               </w:r>
@@ -2455,64 +2455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (1), pp.5280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2578,51 +2578,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and Simulations to Investigate How Air Flows in Speech Can Transport a Virus: Research and Teaching Experiences during the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Abkarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48C06460"/>
+    <w:nsid w:val="7CC8007D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3140,51 +3140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-bourrianne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8996-7848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234020989" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bourrianne_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54157098340472550044" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABZ-3903-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kool" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tampier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.10019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Oyarte Galvez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bisot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Cargill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Klein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08614-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947410v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kaneelil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.024042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niggel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Polly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth H Mckinley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033062" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Panchanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijatmedhi Chottratanapituk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kripa K Varanasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf0888" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Kaneelil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A Stone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110503" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lilin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian N&#238;rca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00832C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Nunes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Yeganeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Cohen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jaishankar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Vreeland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Bischofberger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.110511" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147463v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100505" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjing Lv" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw0304" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bouillant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mouterde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0275-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356898v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0329-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356899v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.100502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01049534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K Nunes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/book/10.1021/bk-2023-1448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02023376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-bourrianne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8996-7848" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234020989" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bourrianne_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54157098340472550044" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABZ-3903-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Oyarte Galvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Cargill" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08614-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Kool" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Tampier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Lindner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2025.10019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Agoritsas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Barrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01740K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niggel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Polly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth H Mckinley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033062" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kaneelil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Stone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.024042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Panchanathan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicollier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijatmedhi Chottratanapituk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kripa K Varanasi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf0888" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Kaneelil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A Stone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110503" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lilin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sint&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian N&#238;rca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Mckinley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00832C" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Nunes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.110511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmgard Bischofberger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.110511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Louis Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayong Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jaishankar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Vreeland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Yeganeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c03967" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02271164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunjing Lv" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw0304" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100505" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bouillant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mouterde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.100502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0329-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0275-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01049534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Magdelaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mendez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine K Nunes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/book/10.1021/bk-2023-1448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02023376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA066745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>