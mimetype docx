--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -848,174 +848,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA DÉPENSE PUBLIQUE EN FAVEUR DE L’AGRICULTURE FRANÇAISE EN LONGUE PÉRIODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les concours publics à l'agriculture française : un bilan des aides de 1990 à 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/estat.1999.6356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/estat.1999.6356⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02964249v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02966432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique des pêches maritimes et des cultures marines françaises. Politique décrite à partir des financements publics</w:t>
               </w:r>
@@ -1930,303 +1930,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576037v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'euro alimentaire : méthode et nouveaux résultats pour l'analyse de la répartition de la valeur dans la chaîne agroalimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées de Recherches en Sciences Sociales - INRAE, SFER, CIRAD, Toulouse, France 9-10 décembre 2021 SESSION PARALLELE REVENU DES AGRICULTEURS - B.31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, SFER, CIRAD, ENSAT, Dec 2021, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The food euro : method and new results to analyze distribution of value in the French food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th DAYS OF SOCIAL SCIENCES RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834604v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'euro alimentaire : méthode et nouveaux résultats pour l'analyse de la répartition de la valeur dans la chaîne agroalimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15° JOURNEES DE LA RECHERCHE EN SCIENCES SOCIALES / 15th Days of Social Sciences Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe, CIRAD, SFER, INp_ENSAT, Dec 2021, TOULOUSE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’euro alimentaire : méthode et nouveaux résultats pour l’analyse de la répartition de la valeur dans la chaîne agroalimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherches en Sciences Sociales - INRAE, SFER, CIRAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, SFER, CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575974v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03473271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire de la formation des prix et des marges des produits alimentaires : genèse, méthodes, résultats</w:t>
               </w:r>
@@ -2344,165 +2344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA SITUATION DE L’ASSURANCE RECOLTE EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia internacional sobre seguro agrarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministerio de agricultura, pesca y alimentacion, Entitad nacional de seguros agrarios (ESPANA), Dec 2006, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crops insurances in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferencia Internacional sobre Seguros Agrarios 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Agricultura, Pesca y Alimentación (Spain, minsitry og agriculture, fishery and food), Dec 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094614v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03123543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL SISTEMA FRANCÉS DE PROTECCIÓN CONTRA LOS RIESGOS DE LA PRODUCCIÓN AGRÍCOLA Y SU RECIENTE EVOLUCIÓN</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.546.2134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Wiggerthale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1999.6356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blogowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chantry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dechambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1996.4779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1994.4627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116940v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576037v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834604v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473271v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacquotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Montange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zard Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.546.2134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Wiggerthale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1999.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blogowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chantry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dechambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1996.4779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1994.4627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116940v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576037v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834604v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacquotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Montange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zard Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>