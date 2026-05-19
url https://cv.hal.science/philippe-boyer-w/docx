--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -455,187 +455,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’euro alimentaire en France et le partage des valeurs ajoutées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Butault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« The food Euro ». Distribution of value added in the food chain from 1995 to 2010 and prospects for 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'observatoire de la formation des prix et des marges des produits alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977167v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02957483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Food Sector Price and margin Surveillance Program: Economic Studies and Interprofessional Dialogue in French Food Chain</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.546.2134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Wiggerthale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4394" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1999.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blogowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chantry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dechambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1996.4779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1994.4627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116940v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576037v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834604v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacquotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Montange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zard Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.546.2134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marita Wiggerthale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4394" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977167v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.1999.6356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1998.5042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966428v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966429v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blogowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chantry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dechambre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1996.4779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1994.4627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116940v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576037v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834604v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964314v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123531v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacquotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Montange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123560v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zard Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883713v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>