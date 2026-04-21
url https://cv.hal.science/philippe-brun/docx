--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -1168,165 +1168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie émotionnelle de l’enfant : nouvelles perspectives et nouvelles questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.221-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie des émotions chez l’enfant : l’importance des données développementales typiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3, pp.281-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02329623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évocation des expressions faciales émotionnelles chez le jeune enfant et chez l'enfant autiste</w:t>
               </w:r>
@@ -1666,1850 +1666,1859 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’éducation émotionnelle chez l’enfant avec TND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème édition : Compétences cognitives et compétences sociales chez l’enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Jonas, Nov 2025, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment intégrer les émotions dans la formation des kinésithérapeutes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geninasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème journées francophones de kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physiothérapie, Apr 2025, Montpellier, France. pp.59-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04836605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Troubles du spectre l’autisme aux troubles neuro-développementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le trouble du spectre de l’autisme : études en psychologie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne; CRP-CPO (Centre de recherche en Psychologie : Cognition, Psychisme et Organisations), May 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la question éthique nous amène à penser et à ajuster la méthodologie auprès de différents publics (notamment mineurs et parfois en situation de handicap) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Despois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Didisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Karachontziti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international TRASCE : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF; Université de Rouen Normandie, Nov 2024, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une éducation émotionnelle dans la formation des étudiants en kinésithérapie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouel-Geninasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème journées francophones de kinésithérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Physiothérapie, Apr 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones de Kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pédiatrie, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition : Compétences cognitives et compétences sociales chez l’enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Jonas, Nov 2025, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque : Sport et inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française du Sport Adapté, Apr 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles du Spectre Autistique (TSA) et pratique sportive adaptée : évolution des compétences sociales des enfants avec TSA d'âge scolaire pratiquant le tennis en club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Thouvarecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Le trouble du spectre de l’autisme : études en psychologie du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne; CRP-CPO (Centre de recherche en Psychologie : Cognition, Psychisme et Organisations), May 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">XXIe Journées d’Études Francophones en Activité Physique Adaptée (JEF APA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment la question éthique nous amène à penser et à ajuster la méthodologie auprès de différents publics (notamment mineurs et parfois en situation de handicap) ?</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation clinique et éducation émotionnelle chez enfants et adolescents présentant des signes de TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique : Langage &amp; cognition. Apports scientifiques contributifs à l'élaboration du cadre épistémologique de l'Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’orthophonie, Université Rouen Normandie, Mar 2023, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque l’élève autiste se dirige vers l’Université, que propose le programme universitaire inclusif Aspie Friendly ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Dispositifs inclusifs et élèves avec autisme à l’école : perspectives internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Normandie Rouen Le Havre; Université de Rouen, May 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des étudiant(e)s avec TSA à l’Université : la place du tutorat dans le programme Aspie Friendly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’innovations pédagogiques normandes (JIPN21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Jul 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation émotionnelle de l’enfant avec troubles du spectre autistique (TSA) est-elle une question professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Décloisonner le suivi et le soin des personnes en situation de handicap et/ou atteintes de pathologies chroniques : les parcours de vie coordonnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Mont-Saint-Aignan, France. pp.115-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation émotionnelle de l’enfant avec troubles du spectre autistique est-elle une question professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Décloisonner le suivi et le soin des personnes en situation de handicap et/ou atteintes de pathologies chroniques : les parcours de vie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen Normandie, Jun 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autisme et éducation émotionnelle de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique du Centre de Ressources Autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policlinique Brull, CHU, Jun 2017, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Régulation Emotionnelle : Validation d’un questionnaire destiné aux parents d’enfants d’âge scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Loquette</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Delalande</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Despois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes Journées Internationales de Psychologie Différentielle,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la thérapie d’échange et de développement à la thérapie émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sensibilisation à la Thérapie d’Echange et de Développement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Apr 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cas d’entretiens avec des sujets avec syndrome d’Asperger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Entretiens de recherche en questions : Handicap et maladie chronique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Dec 2013, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la compréhension des émotions chez les adolescents à haut potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPSYDEVE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Turin., May 2012, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de l’intonation vocale émotionnelle chez l’enfant présentant des troubles du spectre autistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPSYDEVE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, May 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple d’intervention émotionnelle auprès d'enfants et d’adolescents atteints de troubles envahissants du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPSYDEVE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims., May 2010, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorisation d'objets et d'expressions émotionnelles chez l'enfant autiste et l'enfant trisomique : apport de l'étude des protocoles individuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF; Université de Rouen Normandie, Nov 2024, Mont-Saint-Aignan, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARCo'06 - Colloque de l'Association pour la Recherche Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Bordeaux, France. pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Pédiatrie, Mar 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autisme et perspectives éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy 2, 2005, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française du Sport Adapté, Apr 2023, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évocation des émotions chez le jeune enfant atteint d’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association Autisme Europe, « Dreams Guide Life »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédopsychiatrie et neurosciences : la place de la psychologie du développement de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIèmes Journées de la Société de l’Information Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département d’orthophonie, Université Rouen Normandie, Mar 2023, Rouen, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding facial expressions of emotions in children with autism and typical children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIIth European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1142 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3519,51 +3528,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of emotional prosody children with ASD and typical children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Loquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3592,73 +3601,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on psychological theory and research on Intellectual and Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une évaluation de l'empathie par des adolescents avec syndrome d'Asperger et par leurs familles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint Jorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la connaissance à la scolarisation des élèves à besoins particuliers : bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles du spectre autistique (TSA) : des particularités tempéramentales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Loquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3687,491 +3778,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque RIPSYDEVE, De la connaissance à la scolarisation des enfants à besoins particuliers : bilans et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valérie Saint Jorre</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage d’Internet dans l’étude des liens entre attachement et tempérament chez des enfants avec autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Treffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la connaissance à la scolarisation des élèves à besoins particuliers : bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">33ème Symposium de l’Association de Psychologie Scientifique de Langue Française (APSLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compréhension de l’empathie chez l’enfant d’âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Symposium de l’Association de Psychologie Scientifique de Langue Française (APSLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">« Le développement du jeune enfant : les apports de la recherche à la prise en charge des enfants aujourd’hui et demain par les professionnels »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La compréhension de l’empathie chez l’enfant d’âge préscolaire</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posed Expressions of Emotions in Typical Preschool Children and in Children with Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Le développement du jeune enfant : les apports de la recherche à la prise en charge des enfants aujourd’hui et demain par les professionnels »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIth European Conference on Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Posed Expressions of Emotions in Typical Preschool Children and in Children with Autism</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The development of the understanding of emotions in 3- to 6-year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Conference on Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Biennial Meeting de la Society for Research in Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The development of the understanding of emotions in 3- to 6-year-olds</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditory-visual matching of emotional expressions in 3- to 6-year-olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Meeting de la Society for Research in Child Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Albuquerque, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">« The Growing Mind », Centenaire Jean Piaget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4181,201 +4190,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12 interventions en psychologie du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 284 p., 2019, (Univers psy), 978-2-10-079368-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.brun.2019.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage émotionnel, le comprendre et le parler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre, 2008, 978-2-87775-442-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4385,892 +4394,896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation de l’enseignement supérieur et formation aux métiers de l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Ponnou; Richard Wittorski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail de la relation. La recherche en travail social &amp; santé dans les sciences de l'éducation. Actes du colloque Tresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.251-265, 2024, 979-10-346-0839-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.ponno.2024.01.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens entre l’école et les familles : le rôle de la coéducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Midelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Wittorski; Patrick Obertelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment (mieux) faire société ? Recherches en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.81-94, 2022, (Utilité sociale de la recherche en SHS), 979-10-346-0722-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.obert.2022.01.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être déçu et ne pas le montrer : une épreuve difficile à surmonter pour l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hubert Vincent; Nicolas Guirimand; Emmanuelle Brossais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, épreuves, confiance en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, pp.157-170, 2020, (Inclusion et coordination), 979-10-346-0558-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.vince.2020.01.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des interventions pour favoriser l’éducation émotionnelle chez les enfants et les adolescents présentant des troubles du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Brun; Daniel Mellier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 interventions en psychologie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.267-281, 2019, (Univers Psy), 978-2-10-079368-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brun.2019.03.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfant handicapé perçu par ses pairs à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Bedoin; Martine Janner-Raimondi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petite enfance et handicap : famille, crèche, maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.123-139, 2016, 978-2-7061-2510-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de compétences émotionnelles chez l’enfant atteint de troubles du spectre autistique (TSA) : un exemple d’intervention thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leïla Bensalah; Gérard Chasseigne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissages et interactions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Publibook Université, pp.41-65, 2011, 978-2-7483-6860-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer et comprendre les états d’esprit émotionnels : une lente évolution des compétences chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Mellier; Philippe Brun; Hélène Tremblay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le langage émotionnel, le comprendre et le parler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.37-54, 2008, 978-2-87775-442-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotion sharing and emotion knowledge : Typical and impaired development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+                <w:t xml:space="preserve">Hélène Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie de Ketele</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Bedoin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nadel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Nadel; Darwin Muir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emotional Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.341-363, 2005, 0-19-852884-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awareness about self and others in children with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shaun Gallagher; Stephen Watson; Philippe Brun; Philippe Romanski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ipseity and Alterity : Interdisciplinary Approaches to Intersubjectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.47-58, 2004, 2-87775-384-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...714 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5417,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03864717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.223.0377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bret M&#233;rine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516001051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515002013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaudray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Mattlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04836605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouel-Geninasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396591v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04156816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04104153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352479v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint Jorre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Treffle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352380v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tremblay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzilli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0251" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03.0263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328379v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328705v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03864717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.223.0377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bret M&#233;rine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516001051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515002013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaudray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Mattlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04836605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geninasca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04156816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouel-Geninasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04104153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint Jorre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Treffle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03.0263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>