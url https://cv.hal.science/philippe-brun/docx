--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -1168,165 +1168,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychopathologie des émotions chez l’enfant : l’importance des données développementales typiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.281-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie émotionnelle de l’enfant : nouvelles perspectives et nouvelles questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 3, pp.221-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329623v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02329603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évocation des expressions faciales émotionnelles chez le jeune enfant et chez l'enfant autiste</w:t>
               </w:r>
@@ -1666,187 +1666,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment intégrer les émotions dans la formation des kinésithérapeutes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Geninasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème journées francophones de kinésithérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physiothérapie, Apr 2025, Montpellier, France. pp.59-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2024.12.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éducation émotionnelle chez l’enfant avec TND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe D. Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition : Compétences cognitives et compétences sociales chez l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Jonas, Nov 2025, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396591v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04836605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Troubles du spectre l’autisme aux troubles neuro-développementaux</w:t>
               </w:r>
@@ -3631,204 +3631,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les troubles du spectre autistique (TSA) : des particularités tempéramentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Loquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque RIPSYDEVE, De la connaissance à la scolarisation des enfants à besoins particuliers : bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une évaluation de l'empathie par des adolescents avec syndrome d'Asperger et par leurs familles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Saint Jorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la connaissance à la scolarisation des élèves à besoins particuliers : bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Saint Jorre</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02346311v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02345927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage d’Internet dans l’étude des liens entre attachement et tempérament chez des enfants avec autisme</w:t>
               </w:r>
@@ -5430,51 +5430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03864717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.223.0377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bret M&#233;rine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516001051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515002013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaudray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Mattlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04836605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geninasca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.094" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04156816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouel-Geninasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04104153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint Jorre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Treffle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03.0263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Thouvarecq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2026.202847" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03864717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.223.0377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.194.0453" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bret M&#233;rine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516001051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515002013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gaudray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pochon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Mattlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04836605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geninasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2024.12.094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04156816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouel-Geninasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thouvarecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04104153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05396651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352482v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352460v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint Jorre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Treffle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tremblay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie de Ketele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Mazzilli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0251" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Andr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.obert.2022.01.0081" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.vince.2020.01.0157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brun.2019.03.0263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>