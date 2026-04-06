--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -376,295 +376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electronic properties of Fe(II)-NHC sensitizers with thienyl π-extended ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Caramori</w:t>
+                <w:t xml:space="preserve">Near‐Infrared Luminescent Ru(II) and Os(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Simona Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Giuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5DT02301G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (27), pp.e01791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202501791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360228v1</w:t>
+                <w:t xml:space="preserve">hal-05189439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near‐Infrared Luminescent Ru(II) and Os(II) Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+                <w:t xml:space="preserve">Tuning the electronic properties of Fe(II)-NHC sensitizers with thienyl π-extended ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caramori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (27), pp.e01791. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202501791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5DT02301G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189439v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe( ii ) bidentate complexes with long-lived triplet states</w:t>
               </w:r>
@@ -676,51 +676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulises Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Simona Jamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,317 +1016,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water‐Soluble Fe(II) Complexes for Theranostic Application: Synthesis, Photoacoustic Imaging, and Photothermal Conversion</w:t>
+                <w:t xml:space="preserve">Towards panchromatic Fe( ii ) NHC sensitizers via HOMO inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Delcroix</w:t>
+                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
+                <w:t xml:space="preserve">Thomas Penfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300138⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QI01903E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186305v1</w:t>
+                <w:t xml:space="preserve">hal-03856124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards panchromatic Fe( ii ) NHC sensitizers via HOMO inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Water‐Soluble Fe(II) Complexes for Theranostic Application: Synthesis, Photoacoustic Imaging, and Photothermal Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Penfold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.118-126. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (27), pp.e202300138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2QI01903E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856124v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panchromatic light harvesting and record power conversion efficiency for carboxylic/cyanoacrylic Fe(II) NHC co-sensitized FeSSCs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,177 +1540,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and morphological changes of breast cancer cells induced by iron (II) complexes</w:t>
+                <w:t xml:space="preserve">Ultrafast Spectroscopy of Fe(II) Complexes Designed for Solar‐Energy Conversion: Current Status and Open Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janske Nel</w:t>
+                <w:t xml:space="preserve">Cristina Cebrian Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Touche</w:t>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR08301E⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563765v1</w:t>
+                <w:t xml:space="preserve">hal-03871100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zincate‐Mediated Remote Functionalisation of p ‐Iodobenzyl Derivatives Through Metallotropy in 2‐Methyltetrahydrofuran as Key Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1742,556 +1742,556 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 364 (22), pp.3805-3816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.202200475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Spectroscopy of Fe(II) Complexes Designed for Solar‐Energy Conversion: Current Status and Open Questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and morphological changes of breast cancer cells induced by iron (II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janske Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cebrian Avila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Nadège Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (7), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.2735-2749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1NR08301E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871100v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent-Induced Control of fac / mer Isomerism in Azine-NHC Fe(II) Complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of Metastasis by Polypyridyl Ru(II) Complexes through Modification of Cancer Cell Adhesion – In Vitro Functional and Molecular Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilona Gurgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Janczy-Cempa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Lekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Łomzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (15), pp.10459-10470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c00580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793259v1</w:t>
+                <w:t xml:space="preserve">hal-03764282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Metastasis by Polypyridyl Ru(II) Complexes through Modification of Cancer Cell Adhesion – In Vitro Functional and Molecular Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Lekka</w:t>
+                <w:t xml:space="preserve">Substituent-Induced Control of fac / mer Isomerism in Azine-NHC Fe(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulises Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Łomzik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (15), pp.10459-10470. </w:t>
+              <w:t xml:space="preserve">ACS Organic &amp; Inorganic Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (6), pp.525-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c00580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsorginorgau.2c00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764282v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Polypyridyl Ru Complexes on Angiogenesis—Contribution to Their Antimetastatic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Gurgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Stachyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Olszanecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (14), pp.7708. </w:t>
@@ -2342,77 +2342,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidentate pyridyl‐NHC ligands: synthesis, ground and excited state properties of their iron(II) complexes and role of the fac/mer isomerism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2457,814 +2457,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular engineering for optical properties of 5-substituted-1,10-phenanthroline-based Ru(II) complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A series of Iron(II)‐NHC Sensitizers with remarkable power conversion efficiency in photoelectrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rousset</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Beley</w:t>
+                <w:t xml:space="preserve">Valentin Diez Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT00886B⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (65), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202103178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251344v1</w:t>
+                <w:t xml:space="preserve">hal-03347445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective deprotometalation of alkyl ferrocenecarboxylates using bimetallic bases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marielle Blot</w:t>
+                <w:t xml:space="preserve">Record power conversion efficiencies for Iron (II)-NHC-sensitized DSSCs from rational molecular engineering and electrolyte optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Diez-Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nj04526a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.3540-3554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA10841C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464801v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IrIII‐pyridoannelated N‐heterocyclic carbene complexes: potent theranostic agents via mitochondria targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bonfiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Mccartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulises Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (16), pp.1551-1564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record power conversion efficiencies for Iron (II)-NHC-sensitized DSSCs from rational molecular engineering and electrolyte optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+                <w:t xml:space="preserve">Enantioselective deprotometalation of alkyl ferrocenecarboxylates using bimetallic bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandrath Dayaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Hedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0TA10841C⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (48), pp.22579-22590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nj04526a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093810v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of Iron(II)‐NHC Sensitizers with remarkable power conversion efficiency in photoelectrochemical cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical ligand and salt effects in organomagnesiate‐promoted 3,3‐disubstituted phthalides synthesis from 2‐iodobenzoate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Yeardley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202103178⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (34), pp.4835-4845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347445v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical ligand and salt effects in organomagnesiate‐promoted 3,3‐disubstituted phthalides synthesis from 2‐iodobenzoate derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular engineering for optical properties of 5-substituted-1,10-phenanthroline-based Ru(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+                <w:t xml:space="preserve">Juliette Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Yeardley</w:t>
+                <w:t xml:space="preserve">Latevi Max Lawson Daku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles O’hara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (34), pp.4835-4845. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (29), pp.10119-10132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1DT00886B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325715v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational Coherence Spectroscopy Identifies Ultrafast Branching in an Iron(II) Sensitizer</w:t>
               </w:r>
@@ -3495,900 +3495,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Investigation of Iron(II) Complexes Bearing Bidentate Annulated Isomeric Pyridine-NHC Ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red-emitting neutral rhenium( i ) complexes bearing a pyridyl pyridoannelated N-heterocyclic carbene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bonfiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Darari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Federico Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03638⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.3102-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04890a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918450v1</w:t>
+                <w:t xml:space="preserve">hal-02490224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuneable access to indole, indolone, and cinnoline derivatives from a common 1,4-diketone Michael acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel El-Marrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel El-Marrouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+                <w:t xml:space="preserve">Hédi M’rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.1722-1731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3762/bjoc.16.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-emitting neutral rhenium( i ) complexes bearing a pyridyl pyridoannelated N-heterocyclic carbene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Polo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt04890a⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (24), pp.5991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490224v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Photophysical Investigation of Iron(II) Complexes Bearing Bidentate Annulated Isomeric Pyridine-NHC Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (24), pp.5991. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (34), pp.18379-18389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081500v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination and regeneration dynamics in FeNHC( ii )-sensitized solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darari</w:t>
+                <w:t xml:space="preserve">Structural and metal–halogen exchange reactivity studies of sodium magnesiate biphenolate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Yeardley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lazzarin</w:t>
+                <w:t xml:space="preserve">Alan Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Boaretto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+                <w:t xml:space="preserve">Michael Fairley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, pp.543-546. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.5257-5263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC07794D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0dt00904k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410187v1</w:t>
+                <w:t xml:space="preserve">hal-02530892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and metal–halogen exchange reactivity studies of sodium magnesiate biphenolate complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Callum Yeardley</w:t>
+                <w:t xml:space="preserve">Recombination and regeneration dynamics in FeNHC( ii )-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kennedy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+                <w:t xml:space="preserve">Luca Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fairley</w:t>
+                <w:t xml:space="preserve">Rita Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49, pp.5257-5263. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.543-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0dt00904k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC07794D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530892v1</w:t>
+                <w:t xml:space="preserve">hal-02410187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in iron-complexes as drug candidates for cancer therapy: reactivity, mechanism of action and metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4435,77 +4435,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexplored features of Ru(II) polypyridyl complexes - towards combined cytotoxic and antimetastatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Gurgul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mazuryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Łomzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,377 +4563,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(II) complexes with diazinyl-NHC ligands: impact of π-deficiency of the azine core on photophysical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Magra</w:t>
+                <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damianos Agathangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt01731c⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.09009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201920509009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145893v1</w:t>
+                <w:t xml:space="preserve">hal-02394782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Duchanois</w:t>
+                <w:t xml:space="preserve">Iron(II) complexes with diazinyl-NHC ligands: impact of π-deficiency of the azine core on photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.09009. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (29), pp.10915-10926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201920509009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01731c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394782v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the fac / mer Isomerism on the Excited-State Dynamics of Pyridyl-carbene Fe(II) Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (8), pp.5069-5081. </w:t>
@@ -4984,64 +4984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of new multiple TCNE-adducts from dialkynyl-N-(het)arylpyrroles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective deprotometalation of N,N-dialkyl ferrocenecarboxamides using metal amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Hedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayaker Gandrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,317 +5233,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Luminescent Iron Complexes: Unravelling the Photophysics by Computing Potential Energy Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
+                <w:t xml:space="preserve">Photophysical properties of bichromophoric Fe(II) complexes bearing an aromatic electron acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900100⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (86), pp.138:86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2471-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445128v1</w:t>
+                <w:t xml:space="preserve">hal-03445134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of bichromophoric Fe(II) complexes bearing an aromatic electron acceptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+                <w:t xml:space="preserve">Toward Luminescent Iron Complexes: Unravelling the Photophysics by Computing Potential Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Pastore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138 (86), pp.138:86. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (9), pp.666-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2471-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445134v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organomagnesiate-Promoted Enantioselective Cascade Process: Straightforward Access to Chiral 3-Substituted Isobenzofuranones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Shradha Reddy Kommidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,103 +5603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Computational Study of a Pyridylcarbene Fe(II) Complex: Unexpected Effects of fac / mer Isomerism in Metal-to-Ligand Triplet Potential Energy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (16), pp.10431 - 10441. </w:t>
@@ -5750,90 +5750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NHC-Based Iron Sensitizers for DSSCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.63. </w:t>
@@ -5865,278 +5865,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New ruthenium compounds bearing semicarbazone 2-formylopyridine moiety: Playing with auxiliary ligands for tuning the mechanism of biological activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorota Rutkowska-Zbik</w:t>
+                <w:t xml:space="preserve">Controlling charge-transfer properties through a microwave-assisted mono- or bis-annulation of dialkynyl-N-(het)arylpyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grażyna Stochel</w:t>
+                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.80-91. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (40), pp.8568 - 8575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7OB02149F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813271v1</w:t>
+                <w:t xml:space="preserve">hal-01812856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling charge-transfer properties through a microwave-assisted mono- or bis-annulation of dialkynyl-N-(het)arylpyrroles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+                <w:t xml:space="preserve">New ruthenium compounds bearing semicarbazone 2-formylopyridine moiety: Playing with auxiliary ligands for tuning the mechanism of biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Łomzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Rutkowska-Zbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Grażyna Stochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (40), pp.8568 - 8575. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7OB02149F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812856v1</w:t>
+                <w:t xml:space="preserve">hal-01813271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing optical properties of thiophene derivatives for two-photon absorption</w:t>
               </w:r>
@@ -6250,1043 +6250,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer activity of ruthenium(II) polypyridine complexes bearing pyrrolidine substituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+                <w:t xml:space="preserve">A new record excited state 3 MLCT lifetime for metalorganic iron( ii ) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Lomzik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Brindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.12.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (18), pp.12550-12556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01418F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496645v1</w:t>
+                <w:t xml:space="preserve">hal-01812755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of new Ru-complexes as potential photo-sensitizers: experimental and TD-DFT insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Walid Sharmoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nageh Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (73), pp.69647 - 69657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6RA16458G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new record excited state 3 MLCT lifetime for metalorganic iron( ii ) complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+                <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Etienne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (18), pp.12550-12556. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01418F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812755v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Anticancer activity of ruthenium(II) polypyridine complexes bearing pyrrolidine substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Lomzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Brindell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501026⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01496640v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge separation and photovoltaic efficiency in Fe(ii)–carbene sensitized solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (40), pp.28069-28081. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), pp.2-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP05535D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812853v1</w:t>
+                <w:t xml:space="preserve">hal-02929959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial charge separation and photovoltaic efficiency in Fe(ii)–carbene sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (1), pp.2-2. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (40), pp.28069-28081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05535D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929959v1</w:t>
+                <w:t xml:space="preserve">hal-01812853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
+                <w:t xml:space="preserve">Structural Studies of (rac)-BIPHEN Organomagnesiates and Intermediates in the Halogen-Metal Exchange of 2-Bromopyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Char</w:t>
+                <w:t xml:space="preserve">Javier Francos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+                <w:t xml:space="preserve">Alan R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles T. O'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2015.02.038⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (11), pp.2550-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om501225g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495967v1</w:t>
+                <w:t xml:space="preserve">hal-01495973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies of (rac)-BIPHEN Organomagnesiates and Intermediates in the Halogen-Metal Exchange of 2-Bromopyridine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Char</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Francos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Emilie Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan R. Kennedy</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles T. O'Hara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (11), pp.2550-2557. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 796, pp.47-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om501225g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2015.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495973v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP-pi-A organic sensitizers: photophysical and photovoltaic properties</w:t>
               </w:r>
@@ -7311,51 +7311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Attanzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Busatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7432,77 +7432,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andressa V. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliana S. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (11), </w:t>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Attanzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Busatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7687,90 +7687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Iron-Based Photosensitizer with Extended Excited-State Lifetime: Photophysical and Photovoltaic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.2469-2477. </w:t>
@@ -7872,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (67), </w:t>
@@ -7993,51 +7993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8114,77 +8114,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Noureen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Argazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes and Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.318-328. </w:t>
@@ -8235,77 +8235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic Pyridyl-Carbene Iron Complexes with Tuneable Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Perpete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8368,64 +8368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium Polypyridine Complexes Bearing Pyrroles and pi-Extended Analogues. Synthesis, Spectroelectronic, Electrochemical, and Photovoltaic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (18), pp.4590-4606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8472,77 +8472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Combinations for Dehalogenative Metalation Involving Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (2), pp.1207--1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8570,363 +8570,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed CH acidity of biaryl compounds and their deprotonative metalation by using a mixed lithium/zinc-TMP base.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of azafluorenones and related compounds using deprotocupration-aroylation followed by intramolecular direct arylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Marquise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghu Ram Kadiyala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Tilly</w:t>
+                <w:t xml:space="preserve">Philip J. Harford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Nagaradja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vadim E. Matulis</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201300552⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (47), pp.10123-10133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069722v1</w:t>
+                <w:t xml:space="preserve">hal-00869376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of azafluorenones and related compounds using deprotocupration-aroylation followed by intramolecular direct arylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada Marquise</w:t>
+                <w:t xml:space="preserve">Computed CH acidity of biaryl compounds and their deprotonative metalation by using a mixed lithium/zinc-TMP base.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghu Ram Kadiyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Nagaradja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip J. Harford</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Vadim E. Matulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.7944--7960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201300552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00869376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient two-step access to azafluorenones and related compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Marquise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Harford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8984,704 +8984,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Chiral) lithium-(magnesium-)zinc and lithium-cobalt combinations as dual reagents for aromatic deproto-metalation and aryl transfer to aldehydes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward access to enantioenriched pyrazyl alcohols using chiral organomagnesiates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Snegaroff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Olivier Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68, pp.8761--8766. </w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (34), pp.1678-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2012.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070070v1</w:t>
+                <w:t xml:space="preserve">hal-00813094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
+                <w:t xml:space="preserve">New dyads using (metallo)porphyrins as ancillary ligands in polypyridine ruthenium complexes. Synthesis and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (41), pp.12865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT31656K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309979v1</w:t>
+                <w:t xml:space="preserve">hal-02189256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward access to enantioenriched pyrazyl alcohols using chiral organomagnesiates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong π-delocalization and substitution effect on electronic properties of dithienylpyrrole-containing bipyridine ligands and corresponding ruthenium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Noureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Caramori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2012.11.003⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (16), pp.4833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT12367C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00813094v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dyads using (metallo)porphyrins as ancillary ligands in polypyridine ruthenium complexes. Synthesis and electronic properties</w:t>
+                <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ruppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT31656K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (44), pp.10736-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189256v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong π-delocalization and substitution effect on electronic properties of dithienylpyrrole-containing bipyridine ligands and corresponding ruthenium complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+                <w:t xml:space="preserve">(Chiral) lithium-(magnesium-)zinc and lithium-cobalt combinations as dual reagents for aromatic deproto-metalation and aryl transfer to aldehydes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Snegaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandrath Dayaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.8761--8766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2DT12367C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02189257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
               </w:r>
@@ -9693,104 +9693,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jeandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ruppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (44), pp.10736-10744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189241v1</w:t>
@@ -9814,77 +9814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral organomagnesiates as dual reagents for bromine-magnesium exchange of 2-bromopyridine and access to chiral α-substituted 2-pyridylcarbinols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9930,103 +9930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Metalation of N,N-Diisopropylferrocenecarboxamide and Methyl Ferrocenecarboxylate Using Lithium-Metal Chiral Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gandrath Dayaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Hilmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.6051-6057. </w:t>
@@ -10102,51 +10102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maqsood Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajida Noureen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10206,77 +10206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of New Ruthenium-Based Dyes for Dye-Sensitized Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10323,77 +10323,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprotonative metalation of substituted aromatics using mixed lithium-cobalt combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gandrath Dayaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10466,64 +10466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Snégaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinsuke Komagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10625,64 +10625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinsuke Komagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yonehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 75 (9), pp.3117-3120. </w:t>
@@ -10759,51 +10759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinsuke Komagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (43)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11090,51 +11090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual tBuLi Induced Ortholithiation versus Halogen?Lithium Exchange in Bromopyridines: Two Alternative Strategies for Functionalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11194,51 +11194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiyama Cross-Coupling of Chloro-, Fluoro-, and Methoxypyridyltrimethylsilanes: Room-Temperature Novel Access to Functional Bi(het)aryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11298,51 +11298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid Phase Synthesis of Pyridine-Based Derivatives from a 2-Chloro-5-Bromopyridine Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11412,64 +11412,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bichromophoric compounds and their uses, notably in the study of metallo-biomedical agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2025/082984. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11500,51 +11500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un composé organométallique en tant que qu'agent de déméthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11678,51 +11678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53FDC086"/>
+    <w:nsid w:val="74CB6065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11909,51 +11909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-c-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4905-1581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121657094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8191-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05450015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Shalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Marchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Coppola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Argazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT90212F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02301G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05234953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Carrillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Viel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01105A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Zahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis Perez Lustres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c01637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Delcroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05971A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Gros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08301E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200475" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100659" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gurgul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Janczy-Cempa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mazuryk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;omzik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00580" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Stachyra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Olszanecki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Max Lawson Daku" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT00886B" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandrath Dayaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj04526a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mccartin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100132" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA10841C" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347445v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325715v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Yeardley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles O&#8217;hara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hainer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alagna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reddy Marri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penfold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Domenichini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03638" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel El-Marrouki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M&#8217;rabet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.144" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04890a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lazzarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boaretto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07794D" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kennedy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fairley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00904k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02135K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rutkowska-Zbik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MT00019A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01731c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres-Moya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900447" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayaker Gandrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kitazawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshii Tatsuya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsumi Kimura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03780b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900100" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2471-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Shradha Reddy Kommidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201800178" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchanois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Stochel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.07.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812856v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02149F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Sengul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Birsen Boydas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2094-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lomzik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Brindell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.12.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageh Allam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16458G" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Etienne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01418F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cisneros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGQ1P762-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05535D" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495973v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Francos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Kennedy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. O'Hara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501225g" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Attanzio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Busatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10342d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa V. M&#252;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150208" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10342D" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500142" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J7JZ321-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242500v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00067" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bretel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02583k" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Noureen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRV4DCC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5002183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400367p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069722v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Kadiyala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Matulis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300552" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGDSV2W6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869376v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Harford" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.030" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871003v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. H. Wheatley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070070v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Snegaroff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.08.008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SJHC1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309979v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeandon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruppert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307452d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813094v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.11.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGRPR1F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189256v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31656K" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12367C" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101490" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K69Q2B8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Hilmersson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200965" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDWCVWF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Ahmed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111027247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189805v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201058v" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Komagawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000543" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRT6W1V9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785078v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yonehara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100150S" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001664" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C68HS3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Kelsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3ZC8QXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831337" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol047482u" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998682v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05111585v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-c-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4905-1581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121657094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8191-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05450015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Shalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Marchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Coppola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Argazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT90212F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02301G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05234953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Carrillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Viel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01105A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Zahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis Perez Lustres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c01637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Delcroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05971A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Gros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100659" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200475" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08301E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gurgul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Janczy-Cempa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mazuryk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;omzik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Stachyra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Olszanecki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347445v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103178" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA10841C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mccartin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100132" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandrath Dayaker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj04526a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325715v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Yeardley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles O&#8217;hara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100899" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Max Lawson Daku" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT00886B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hainer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alagna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reddy Marri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penfold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04890a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel El-Marrouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M&#8217;rabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Domenichini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kennedy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fairley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00904k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lazzarin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boaretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07794D" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02135K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rutkowska-Zbik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MT00019A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01731c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres-Moya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900447" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayaker Gandrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kitazawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshii Tatsuya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsumi Kimura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03780b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2471-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Shradha Reddy Kommidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201800178" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchanois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02149F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Stochel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.07.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Sengul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Birsen Boydas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2094-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Etienne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01418F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageh Allam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16458G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cisneros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGQ1P762-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lomzik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Brindell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.12.021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929959v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501448" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05535D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Francos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Kennedy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. O'Hara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501225g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Attanzio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Busatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10342d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa V. M&#252;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150208" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10342D" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500142" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J7JZ321-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242500v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00067" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bretel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02583k" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Noureen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRV4DCC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5002183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400367p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Harford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Kadiyala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Matulis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300552" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGDSV2W6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871003v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. H. Wheatley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.11.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGRPR1F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeandon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31656K" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12367C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309979v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruppert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307452d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Snegaroff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.08.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SJHC1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101490" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K69Q2B8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Hilmersson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200965" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDWCVWF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Ahmed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111027247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189805v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201058v" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Komagawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000543" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRT6W1V9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785078v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yonehara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100150S" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001664" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C68HS3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Kelsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3ZC8QXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831337" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol047482u" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998682v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05111585v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>