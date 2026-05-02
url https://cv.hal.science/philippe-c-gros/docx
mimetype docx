--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1016,551 +1016,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards panchromatic Fe( ii ) NHC sensitizers via HOMO inversion</w:t>
+                <w:t xml:space="preserve">The Mechanism of Lithium Zincate‐Mediated I/Zn Exchange Revisited: A Computational Microsolvation Approach in THF**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
+                <w:t xml:space="preserve">Alexandre Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+                <w:t xml:space="preserve">Corentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Penfold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Philippe C Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2QI01903E⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.e202300954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202301110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856124v1</w:t>
+                <w:t xml:space="preserve">hal-04272875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water‐Soluble Fe(II) Complexes for Theranostic Application: Synthesis, Photoacoustic Imaging, and Photothermal Conversion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Towards panchromatic Fe( ii ) NHC sensitizers via HOMO inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Marekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Penfold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300138⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.118-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2QI01903E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186305v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panchromatic light harvesting and record power conversion efficiency for carboxylic/cyanoacrylic Fe(II) NHC co-sensitized FeSSCs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Water‐Soluble Fe(II) Complexes for Theranostic Application: Synthesis, Photoacoustic Imaging, and Photothermal Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (27), pp.e202300138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SC05971A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04049604v1</w:t>
+                <w:t xml:space="preserve">hal-04186305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanism of Lithium Zincate‐Mediated I/Zn Exchange Revisited: A Computational Microsolvation Approach in THF**</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Denhez</w:t>
+                <w:t xml:space="preserve">Panchromatic light harvesting and record power conversion efficiency for carboxylic/cyanoacrylic Fe(II) NHC co-sensitized FeSSCs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Reddy Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vasseur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Diez-Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26, pp.e202300954. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.4288-4301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202301110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SC05971A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272875v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Spectroscopy of Fe(II) Complexes Designed for Solar‐Energy Conversion: Current Status and Open Questions</w:t>
               </w:r>
@@ -1680,90 +1680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zincate‐Mediated Remote Functionalisation of p ‐Iodobenzyl Derivatives Through Metallotropy in 2‐Methyltetrahydrofuran as Key Solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 364 (22), pp.3805-3816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulises Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2406,51 +2406,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (7), </w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.e202100818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.202100818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A series of Iron(II)‐NHC Sensitizers with remarkable power conversion efficiency in photoelectrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,77 +2597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record power conversion efficiencies for Iron (II)-NHC-sensitized DSSCs from rational molecular engineering and electrolyte optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Reddy Marri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Marchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Diez-Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Argazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,412 +2725,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IrIII‐pyridoannelated N‐heterocyclic carbene complexes: potent theranostic agents via mitochondria targeting</w:t>
+                <w:t xml:space="preserve">Critical ligand and salt effects in organomagnesiate‐promoted 3,3‐disubstituted phthalides synthesis from 2‐iodobenzoate derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bonfiglio</w:t>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Mccartin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulises Carrillo</w:t>
+                <w:t xml:space="preserve">Callum Yeardley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Charles O’hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (16), pp.1551-1564. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (34), pp.4835-4845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158231v1</w:t>
+                <w:t xml:space="preserve">hal-03325715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective deprotometalation of alkyl ferrocenecarboxylates using bimetallic bases</w:t>
+                <w:t xml:space="preserve">IrIII‐pyridoannelated N‐heterocyclic carbene complexes: potent theranostic agents via mitochondria targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gandrath Dayaker</w:t>
+                <w:t xml:space="preserve">Anna Bonfiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Conor Mccartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulises Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madani Hedidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marielle Blot</w:t>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nj04526a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (16), pp.1551-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464801v1</w:t>
+                <w:t xml:space="preserve">hal-03158231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical ligand and salt effects in organomagnesiate‐promoted 3,3‐disubstituted phthalides synthesis from 2‐iodobenzoate derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enantioselective deprotometalation of alkyl ferrocenecarboxylates using bimetallic bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandrath Dayaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+                <w:t xml:space="preserve">Madani Hedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Yeardley</w:t>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles O’hara</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marielle Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (34), pp.4835-4845. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (48), pp.22579-22590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1nj04526a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325715v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular engineering for optical properties of 5-substituted-1,10-phenanthroline-based Ru(II) complexes</w:t>
               </w:r>
@@ -3495,1095 +3495,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-emitting neutral rhenium( i ) complexes bearing a pyridyl pyridoannelated N-heterocyclic carbene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Bonfiglio</w:t>
+                <w:t xml:space="preserve">Unexplored features of Ru(II) polypyridyl complexes - towards combined cytotoxic and antimetastatic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Gurgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Łomzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Magra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">Dorota Rutkowska-Zbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt04890a⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.784-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0MT00019A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490224v1</w:t>
+                <w:t xml:space="preserve">hal-02514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuneable access to indole, indolone, and cinnoline derivatives from a common 1,4-diketone Michael acceptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red-emitting neutral rhenium( i ) complexes bearing a pyridyl pyridoannelated N-heterocyclic carbene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bonfiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel El-Marrouki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
+                <w:t xml:space="preserve">Federico Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.16.144⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.3102-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04890a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901438v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Iron(II) Complexes with Octahedral Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Marekha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (24), pp.5991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25245991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical Investigation of Iron(II) Complexes Bearing Bidentate Annulated Isomeric Pyridine-NHC Ligands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darari</w:t>
+                <w:t xml:space="preserve">Tuneable access to indole, indolone, and cinnoline derivatives from a common 1,4-diketone Michael acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel El-Marrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi M’rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+                <w:t xml:space="preserve">Mohamed Lotfi Efrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (34), pp.18379-18389. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.1722-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.16.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918450v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and metal–halogen exchange reactivity studies of sodium magnesiate biphenolate complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Callum Yeardley</w:t>
+                <w:t xml:space="preserve">Photophysical Investigation of Iron(II) Complexes Bearing Bidentate Annulated Isomeric Pyridine-NHC Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Kennedy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Fairley</w:t>
+                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0dt00904k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (34), pp.18379-18389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530892v1</w:t>
+                <w:t xml:space="preserve">hal-02918450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination and regeneration dynamics in FeNHC( ii )-sensitized solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darari</w:t>
+                <w:t xml:space="preserve">Structural and metal–halogen exchange reactivity studies of sodium magnesiate biphenolate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Yeardley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Lazzarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+                <w:t xml:space="preserve">Michael Fairley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC07794D⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.5257-5263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0dt00904k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410187v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in iron-complexes as drug candidates for cancer therapy: reactivity, mechanism of action and metabolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+                <w:t xml:space="preserve">Recombination and regeneration dynamics in FeNHC( ii )-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita Boaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Argazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (33), pp.11451-11466. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.543-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT02135K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC07794D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915892v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexplored features of Ru(II) polypyridyl complexes - towards combined cytotoxic and antimetastatic activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michał Łomzik</w:t>
+                <w:t xml:space="preserve">Recent advances in iron-complexes as drug candidates for cancer therapy: reactivity, mechanism of action and metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.784-793. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (33), pp.11451-11466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0MT00019A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT02135K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514957v1</w:t>
+                <w:t xml:space="preserve">hal-02915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High sensitivity fluorescence up-conversion spectroscopy of 3 MLCT emission of metal-organic complexes</w:t>
               </w:r>
@@ -4697,338 +4697,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron(II) complexes with diazinyl-NHC ligands: impact of π-deficiency of the azine core on photophysical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Impact of the fac / mer Isomerism on the Excited-State Dynamics of Pyridyl-carbene Fe(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Magra</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (29), pp.10915-10926. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (8), pp.5069-5081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt01731c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145893v1</w:t>
+                <w:t xml:space="preserve">hal-02099506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the fac / mer Isomerism on the Excited-State Dynamics of Pyridyl-carbene Fe(II) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Iron(II) complexes with diazinyl-NHC ligands: impact of π-deficiency of the azine core on photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Magra</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (8), pp.5069-5081. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (29), pp.10915-10926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt01731c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099506v1</w:t>
+                <w:t xml:space="preserve">hal-02145893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of new multiple TCNE-adducts from dialkynyl-N-(het)arylpyrroles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective deprotometalation of N,N-dialkyl ferrocenecarboxamides using metal amides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Hedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayaker Gandrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,659 +5233,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of bichromophoric Fe(II) complexes bearing an aromatic electron acceptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+                <w:t xml:space="preserve">Toward Luminescent Iron Complexes: Unravelling the Photophysics by Computing Potential Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Pastore</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2471-9⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (9), pp.666-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201900100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445134v1</w:t>
+                <w:t xml:space="preserve">hal-03445128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Luminescent Iron Complexes: Unravelling the Photophysics by Computing Potential Energy Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Francés‐monerris</w:t>
+                <w:t xml:space="preserve">Photophysical properties of bichromophoric Fe(II) complexes bearing an aromatic electron acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (9), pp.666-683. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (86), pp.138:86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201900100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2471-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445128v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organomagnesiate-Promoted Enantioselective Cascade Process: Straightforward Access to Chiral 3-Substituted Isobenzofuranones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NHC-Based Iron Sensitizers for DSSCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Shradha Reddy Kommidi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (14), pp.3939-3942. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201800178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics6020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813276v1</w:t>
+                <w:t xml:space="preserve">hal-01825557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Computational Study of a Pyridylcarbene Fe(II) Complex: Unexpected Effects of fac / mer Isomerism in Metal-to-Ligand Triplet Potential Energy Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organomagnesiate-Promoted Enantioselective Cascade Process: Straightforward Access to Chiral 3-Substituted Isobenzofuranones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Shradha Reddy Kommidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01695⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (14), pp.3939-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201800178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858716v1</w:t>
+                <w:t xml:space="preserve">hal-01813276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC-Based Iron Sensitizers for DSSCs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Computational Study of a Pyridylcarbene Fe(II) Complex: Unexpected Effects of fac / mer Isomerism in Metal-to-Ligand Triplet Potential Energy Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.63. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.10431 - 10441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics6020063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825557v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling charge-transfer properties through a microwave-assisted mono- or bis-annulation of dialkynyl-N-(het)arylpyrroles</w:t>
               </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cebrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Łomzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mazuryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Rutkowska-Zbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grażyna Stochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,1725 +6250,1725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new record excited state 3 MLCT lifetime for metalorganic iron( ii ) complexes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Robin Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP01418F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (1), pp.2-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812755v1</w:t>
+                <w:t xml:space="preserve">hal-02929959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of new Ru-complexes as potential photo-sensitizers: experimental and TD-DFT insights</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial charge separation and photovoltaic efficiency in Fe(ii)–carbene sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA16458G⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (40), pp.28069-28081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP05535D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812852v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Cisneros</w:t>
+                <w:t xml:space="preserve">A new record excited state 3 MLCT lifetime for metalorganic iron( ii ) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501026⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (18), pp.12550-12556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01418F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01496640v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticancer activity of ruthenium(II) polypyridine complexes bearing pyrrolidine substituents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and synthesis of new Ru-complexes as potential photo-sensitizers: experimental and TD-DFT insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Walid Sharmoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nageh Allam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.12.021⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (73), pp.69647 - 69657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA16458G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496645v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophilic Ethylene-Glycol-Based Ruthenium Sensitizers for Aqueous Dye-Sensitized Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cisneros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2016 (1), pp.2-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501448⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929959v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial charge separation and photovoltaic efficiency in Fe(ii)–carbene sensitized solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+                <w:t xml:space="preserve">Anticancer activity of ruthenium(II) polypyridine complexes bearing pyrrolidine substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mazuryk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Lomzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Brindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (40), pp.28069-28081. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 443, pp.86-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP05535D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812853v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Studies of (rac)-BIPHEN Organomagnesiates and Intermediates in the Halogen-Metal Exchange of 2-Bromopyridine</w:t>
+                <w:t xml:space="preserve">Interaction of iron II complexes with B-DNA. Insights from molecular modeling, spectroscopy and cellular biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Francos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan R. Kennedy</w:t>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles T. O'Hara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (11), pp.2550-2557. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (67), </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om501225g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495973v1</w:t>
+                <w:t xml:space="preserve">hal-01242500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
+                <w:t xml:space="preserve">Structural Studies of (rac)-BIPHEN Organomagnesiates and Intermediates in the Halogen-Metal Exchange of 2-Bromopyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Char</w:t>
+                <w:t xml:space="preserve">Javier Francos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+                <w:t xml:space="preserve">Alan R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles T. O'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2015.02.038⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (11), pp.2550-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om501225g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495967v1</w:t>
+                <w:t xml:space="preserve">hal-01495973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP-pi-A organic sensitizers: photophysical and photovoltaic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sharmoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Sharmoukh</w:t>
+                <w:t xml:space="preserve">Antonio Attanzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Attanzio</w:t>
+                <w:t xml:space="preserve">Eva Busatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (6), pp.4041-4050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4ra10342d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Methyl-Substituted Phenanthrolines on the Performance of Ruthenium(II) Dye-Sensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andressa V. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andressa V. Müller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Poliana S. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5935/0103-5053.20150208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP–π–A organic sensitizers: photophysical and photovoltaic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Carli</w:t>
+                <w:t xml:space="preserve">Synthesis of heterotactic PLA from rac-lactide using hetero-bimetallic Mg/Zn-Li systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Char</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA10342D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 796, pp.47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2015.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913513v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Iron-Based Photosensitizer with Extended Excited-State Lifetime: Photophysical and Photovoltaic Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">2,5-Dithienylpyrrole (DTP) as a donor component in DTP–π–A organic sensitizers: photophysical and photovoltaic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Sharmoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Attanzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Busatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500142⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (6), pp.4041 - 4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA10342D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01495210v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of iron II complexes with B-DNA. Insights from molecular modeling, spectroscopy and cellular biology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">An Iron-Based Photosensitizer with Extended Excited-State Lifetime: Photophysical and Photovoltaic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cebrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.2469-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deproto-metallation using mixed lithium-zinc and lithium-copper bases and computed CH acidity of 2-substituted quinolines</w:t>
               </w:r>
@@ -7993,51 +7993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8222,64 +8222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroleptic Pyridyl-Carbene Iron Complexes with Tuneable Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchanois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,51 +8381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium Polypyridine Complexes Bearing Pyrroles and pi-Extended Analogues. Synthesis, Spectroelectronic, Electrochemical, and Photovoltaic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (18), pp.4590-4606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8472,77 +8472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimetallic Combinations for Dehalogenative Metalation Involving Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (2), pp.1207--1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8602,51 +8602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Marquise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Harford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8882,51 +8882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Marquise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Harford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,77 +9003,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward access to enantioenriched pyrazyl alcohols using chiral organomagnesiates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (34), pp.1678-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9491,400 +9491,400 @@
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309979v1</w:t>
+                <w:t xml:space="preserve">hal-02189241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Chiral) lithium-(magnesium-)zinc and lithium-cobalt combinations as dual reagents for aromatic deproto-metalation and aryl transfer to aldehydes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+                <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jeandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ruppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (44), pp.10736-10744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070070v1</w:t>
+                <w:t xml:space="preserve">hal-02309979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground and Excited State Properties of New Porphyrin Based Dyads: A Combined Theoretical and Experimental Study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">(Chiral) lithium-(magnesium-)zinc and lithium-cobalt combinations as dual reagents for aromatic deproto-metalation and aryl transfer to aldehydes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Snegaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gandrath Dayaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307452d⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.8761--8766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189241v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral organomagnesiates as dual reagents for bromine-magnesium exchange of 2-bromopyridine and access to chiral α-substituted 2-pyridylcarbinols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9930,103 +9930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective Metalation of N,N-Diisopropylferrocenecarboxamide and Methyl Ferrocenecarboxylate Using Lithium-Metal Chiral Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gandrath Dayaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Göran Hilmersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.6051-6057. </w:t>
@@ -10070,330 +10070,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,2′-(Ethane-1,2-diyl)bis[2-(5-bromothiophen-2-yl)-1,3-dioxolane] at 100 K refined using a multipolar atom model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jelsch</w:t>
+                <w:t xml:space="preserve">Theoretical Study of New Ruthenium-Based Dyes for Dye-Sensitized Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270111027247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (15), pp.3596-3603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp201058v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713014v1</w:t>
+                <w:t xml:space="preserve">hal-02189805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of New Ruthenium-Based Dyes for Dye-Sensitized Solar Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gros</w:t>
+                <w:t xml:space="preserve">2,2′-(Ethane-1,2-diyl)bis[2-(5-bromothiophen-2-yl)-1,3-dioxolane] at 100 K refined using a multipolar atom model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maqsood Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajida Noureen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jelsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (15), pp.3596-3603. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (8), pp.o329 - o333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201058v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108270111027247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189805v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deprotonative metalation of substituted aromatics using mixed lithium-cobalt combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gandrath Dayaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10434,307 +10434,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deprotonative metalation of substituted benzenes and heteroaromatics using amino/alkyl mixed lithium-zinc combinations.</w:t>
+                <w:t xml:space="preserve">Lithium cadmate-mediated deprotonative metalation of anisole: experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Snégaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinsuke Komagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yonehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (27), pp.8191-8201. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (9), pp.3117-3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201000543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo100150S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737564v1</w:t>
+                <w:t xml:space="preserve">hal-00785078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium cadmate-mediated deprotonative metalation of anisole: experimental and computational study</w:t>
+                <w:t xml:space="preserve">Deprotonative metalation of substituted benzenes and heteroaromatics using amino/alkyl mixed lithium-zinc combinations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Snégaroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinsuke Komagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (27), pp.8191-8201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201000543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo100150S⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00785078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoleptic zincate-promoted room-temperature halogen-metal exchange of bromopyridines</w:t>
               </w:r>
@@ -10759,51 +10759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinsuke Komagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11008,51 +11008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemInform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (43)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11071,330 +11071,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual tBuLi Induced Ortholithiation versus Halogen?Lithium Exchange in Bromopyridines: Two Alternative Strategies for Functionalization.</w:t>
+                <w:t xml:space="preserve">Solid Phase Synthesis of Pyridine-Based Derivatives from a 2-Chloro-5-Bromopyridine Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.879-886</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998669v1</w:t>
+                <w:t xml:space="preserve">hal-01998682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiyama Cross-Coupling of Chloro-, Fluoro-, and Methoxypyridyltrimethylsilanes: Room-Temperature Novel Access to Functional Bi(het)aryl</w:t>
+                <w:t xml:space="preserve">Unusual tBuLi Induced Ortholithiation versus Halogen?Lithium Exchange in Bromopyridines: Two Alternative Strategies for Functionalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol047482u⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.2319-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-831337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998677v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Phase Synthesis of Pyridine-Based Derivatives from a 2-Chloro-5-Bromopyridine Scaffold</w:t>
+                <w:t xml:space="preserve">Hiyama Cross-Coupling of Chloro-, Fluoro-, and Methoxypyridyltrimethylsilanes: Room-Temperature Novel Access to Functional Bi(het)aryl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (4), pp.697-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol047482u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998682v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11412,64 +11412,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bichromophoric compounds and their uses, notably in the study of metallo-biomedical agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2025/082984. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11487,51 +11487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un composé organométallique en tant que qu'agent de déméthylation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11678,51 +11678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74CB6065"/>
+    <w:nsid w:val="BE6E6202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11909,51 +11909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-c-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4905-1581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121657094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8191-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05450015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Shalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Marchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Coppola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Argazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT90212F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02301G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05234953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Carrillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Viel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01105A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Zahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis Perez Lustres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c01637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Delcroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300138" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05971A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Gros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100659" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200475" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08301E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gurgul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Janczy-Cempa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mazuryk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;omzik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Stachyra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Olszanecki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347445v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103178" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA10841C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mccartin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100132" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandrath Dayaker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj04526a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325715v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Yeardley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles O&#8217;hara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100899" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Max Lawson Daku" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT00886B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hainer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alagna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reddy Marri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penfold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490224v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04890a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901438v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel El-Marrouki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M&#8217;rabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918450v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Domenichini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03638" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kennedy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fairley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00904k" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410187v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lazzarin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boaretto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07794D" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02135K" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rutkowska-Zbik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MT00019A" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01731c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099506v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00138" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres-Moya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900447" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayaker Gandrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kitazawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshii Tatsuya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsumi Kimura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03780b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2471-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900100" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813276v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Shradha Reddy Kommidi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201800178" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01695" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchanois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02149F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Stochel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.07.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Sengul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Birsen Boydas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2094-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Etienne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01418F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812852v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageh Allam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16458G" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cisneros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGQ1P762-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lomzik" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Brindell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.12.021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929959v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501448" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05535D" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495973v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Francos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Kennedy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. O'Hara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501225g" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Attanzio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Busatto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10342d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa V. M&#252;ller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150208" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913513v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10342D" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495210v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500142" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J7JZ321-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242500v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00067" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bretel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02583k" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Noureen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRV4DCC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5002183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400367p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Harford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Kadiyala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Matulis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300552" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGDSV2W6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871003v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. H. Wheatley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.11.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGRPR1F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeandon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31656K" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12367C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309979v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruppert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307452d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Snegaroff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.08.008" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SJHC1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101490" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K69Q2B8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Hilmersson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200965" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDWCVWF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713014v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Ahmed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111027247" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189805v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201058v" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Komagawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000543" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRT6W1V9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785078v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yonehara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100150S" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001664" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C68HS3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Kelsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3ZC8QXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998669v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831337" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol047482u" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998682v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05111585v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-c-gros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4905-1581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121657094" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8191-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05450015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Shalhoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Marchini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Coppola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Argazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caramori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT90212F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189439v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Simona Jamil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Giuso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebri&#225;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05360228v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT02301G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05234953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Carrillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Viel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI01105A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Zahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Pastore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luis Perez Lustres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haacke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c01637" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.3c00613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Gros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Reddy Marri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Marekha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Penfold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2QI01903E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186305v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Delcroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez-Cabanes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05971A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100659" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200475" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563765v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janske Nel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Touche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR08301E" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gurgul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Janczy-Cempa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mazuryk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#321;omzik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c00580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsorginorgau.2c00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Stachyra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Olszanecki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23147708" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464828v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Magra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347445v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Diez Cabanes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202103178" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA10841C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325715v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Touchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Yeardley" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles O&#8217;hara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100899" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bonfiglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Mccartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cebrian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100132" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464801v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandrath Dayaker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Hedidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Blot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nj04526a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mongin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latevi Max Lawson Daku" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT00886B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hainer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alagna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reddy Marri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penfold" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01580" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Rutkowska-Zbik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MT00019A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Polo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04890a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245991" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel El-Marrouki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Abdelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di M&#8217;rabet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lotfi Efrit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.144" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Domenichini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kennedy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fairley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0dt00904k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410187v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lazzarin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Boaretto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC07794D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02915892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02135K" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damianos Agathangelou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cr&#233;gut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duchanois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201920509009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099506v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00138" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01731c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152157v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres-Moya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900447" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayaker Gandrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kitazawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshii Tatsuya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsumi Kimura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj03780b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s&#8208;monerris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201900100" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445134v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2471-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchanois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics6020063" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813276v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Shradha Reddy Kommidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201800178" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858716v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01695" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812856v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7OB02149F" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#380;yna Stochel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2017.07.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Sengul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Birsen Boydas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmouk" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-017-2094-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929959v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cisneros" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501448" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05535D" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Etienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01418F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812852v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hassan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nageh Allam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16458G" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Gros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGQ1P762-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Lomzik" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martineau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Brindell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.12.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00067" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Francos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Kennedy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. O'Hara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501225g" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sharmoukh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Attanzio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Busatto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Carli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra10342d" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa V. M&#252;ller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliana S. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150208" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Char" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brul&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rager" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.02.038" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA10342D" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500142" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5J7JZ321-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Marquise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bretel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassagne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02583k" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494554v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajida Noureen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.10.013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Perpete" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRV4DCC1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om5002183" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr400367p" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Harford" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.030" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069722v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Ram Kadiyala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Nagaradja" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim E. Matulis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201300552" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGDSV2W6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871003v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. H. Wheatley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.020" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2012.11.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTGRPR1F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189256v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lachaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jeandon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31656K" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189257v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12367C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189241v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ruppert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307452d" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070070v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Snegaroff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.08.008" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SJHC1CW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053767v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Catel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101490" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K69Q2B8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Hilmersson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200965" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDWCVWF6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02189805v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201058v" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713014v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maqsood Ahmed" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jelsch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270111027247" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sn&#233;garoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinsuke Komagawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yonehara" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo100150S" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737564v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000543" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRT6W1V9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01010436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201001664" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C68HS3T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000362v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Kelsen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3ZC8QXL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998685v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998682v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998669v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-831337" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01998677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol047482u" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05111585v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987504v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Cartron" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>