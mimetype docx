--- v1 (2026-03-25)
+++ v2 (2026-05-09)
@@ -2805,227 +2805,426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+        <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crises dans la globalisation : dimensions territoriales d'un monde en changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Temps éditeur, 2026, 978-2363121530</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence de la nouvelle classe moyenne dans la filière cacao au Cameroun.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 10 1917916027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there no more water in Cameroon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulay Mfewou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Generis. Edition Generis, 22, pp.161, 2025, 979-8-89248-863-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Inde, une géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dumortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colin, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde et Asie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.144, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02542695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas of the Gulf Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,73 +3233,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dumortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">أطلس أطلس بلدان الخليج</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3109,73 +3308,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dumortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie Orientale, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des pays du Golfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3184,563 +3383,563 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dumortier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Sorbonne, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l'Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 2008, 978-2-7467-0863-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jepara. A wooden furniture industry district</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levania Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achmad Uzair Fauzan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Agricultural Research Centre for International Development (CIRAD), Center for International Forestry Research (CIFOR), 52p., 2007, 978-979-1412-12-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achmad Uzair Fauzan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">French Agricultural Research Centre for International Development (CIRAD), Center for International Forestry Research (CIFOR), 52p., 2007, 978-979-1412-12-4</w:t>
+                <w:t xml:space="preserve">hal-04293717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mondialisation. L’intégration des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Cadene. SEDES, 2007, 978-2-7181-9484-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Philippe Cadene. SEDES, 2007, 978-2-7181-9484-4</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation. L’intégration des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SEDES, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">SEDES, 2007</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de cartes et de documents géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, pp.223, 2004, 2-7011-3223-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Belin, pp.223, 2004, 2-7011-3223-1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decentralized production in India : industrial districts, flexible specialization, and employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Holmstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sage Publications. pp.412, 1998, 0761992588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cadene</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webs of trade : dynamics of business communities in western India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sage Publications. pp.412, 1998, 0761992588</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CHS ; Manohar, 196 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3750,666 +3949,666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Indian Banking System and Financial Ecosystem for Entrepreneurs: The case on Rajsamand, in North India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankaj Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurialism in South Asia: Contexts, Specificities, and Unfolding Futures'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalisation Processes and Entrepreneurial Development in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iti Vyas; C. D. Ola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges of Inclusive Urbanisation. Global Perspectives and Local Initiatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akhand Publishing House, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohamed Atik; Nathalie Pottier; Abdelhadi El Ouahidi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication de la Faculté des Langues, Arts et Sciences Humaines, Université Hbn Zhor, 2022, ISBN: 978-9920-34-194-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindouisme et écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cory Andrew Labrecque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parle à la terre et elle t’instruira</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.31-52, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2j6xptn.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Embeddedness of Gems and Jewellery Entrepreneurs in Jaipur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdul Shaban; Filip Vermeylen; Christian Handke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creative Industries in India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2022, 9781003129370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindouisme et écologie : le sacré et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABRECQUE Cory Andrew. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parle à la terre, et elle t’instruira" : les religions et l’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, 2022, 979-1037017260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État et religions en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Cote; Éric Godeau; Éric Janin; Guillaume Le Quintrec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, Géographie, Géopolitique, Sciences Politiques, Enseignement de spécialité, Classe de 1er</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, 2019, 978-2091728766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la régionalisation du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782350305066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fait urbain et dynamiques urbaines en Afrique, du Sahel et du Sahara à la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4429,414 +4628,414 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Dumortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2017, 978-2200619916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism Development in the Thar Desert, Rajasthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilie Lavie; Anaïs Marshall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oases and Globalization. Ruptures and Continuities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, 978-3-319-50747-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50749-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'Corridors de développement' entre économie globale et politique régionale : le cas de la 'Norther Corridor Economic Region' en Malaisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravindra Nath Vyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Androuais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et Environnement. Culture, Métropolisation, Pôles de compétitivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09602-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation et intégration du territoire indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene; Brigitte Dumortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inde, une géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2015, 2200602758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la puissance industrielle indienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene; Brigitte Dumortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inde, une géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2015, 2200602758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme en Inde : imaginaire et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,219 +5054,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene; Brigitte Dumortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inde, une géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2015, 2200602758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la puissance industrielle indienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene; Brigitte Dumortier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inde, une géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colin, 2015, 978-2-200-60275-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et hiérarchie urbaine en Inde : les métropoles secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuelle Franck,; Charles Goldblum; Christian Taillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l'urbain en Asie du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, p. 265-279, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et dynamiques de peuplement dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5087,1611 +5286,1611 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation. L’intégration des pays en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDES, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de l’industrie dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation. L’intégration des pays en développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDES, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of periurban areas: from the French model to the case of developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Dupont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periurban dynamics : population, habitat and environment in the peripheries of large Indian metropolises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°14, French Research Institutes in India, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde et Asie du Sud-Est : un héritage fragile, des relations hésitantes, un enjeu grandissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles organisations régionales en Asie Orientale, modèles et identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes Savantes, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEMDEV; EADI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe et le Sud à l'aube du XXIe siècle : Enjeux et renouvellement de la coopération (édition trilingue français / anglais / espagnol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, 2003, 978-2845862975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernisation et intégration des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Foucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asies Nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes divisions du territoire indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Caroline Saglio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Inde. Population et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, Collection Carrefours de Géographie, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique spatiale des grandes entreprises en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kennedy Loraine, Kermel-Torrès Doryane, Schar, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques spatiales de l'industrialisation: Chine, Inde, Thaïlande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, 110 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La pauvreté du plus grand nombre et les difficultés de la gestion urbaine</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delhi's place in India's urban structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Dupond, Emma Tarlo, Denis Vidal,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delhi games. Use and control of the urban space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manohar, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégalopoles et territoires métropolisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Paulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les très grandes villes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNED, SEDES, 2000, 978-2718193359</w:t>
+              <w:t xml:space="preserve">, CNED-SEDES, 2000, 978-2718193359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des agglomérations au cœur du système mondial</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pauvreté du plus grand nombre et les difficultés de la gestion urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Paulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les très grandes villes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED, SEDES, 2000, 978-2718193359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Mégalopoles et territoires métropolisés</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des agglomérations au cœur du système mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Paulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les très grandes villes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNED-SEDES, 2000, 978-2718193359</w:t>
+              <w:t xml:space="preserve">, CNED, SEDES, 2000, 978-2718193359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme d’écotourisme du Caroux-Espinouse : quels enjeux pour un développement local ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachid Amirou, Philippe Bachimon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme local. Une culture de l’exotisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Collection : Tourismes et sociétés, 2000, 9782738492333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du tourisme au Rajasthan. Usage ou abandon d'un patrimoine fragmenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Montaut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rajasthan. Ses dieux, ses héros, son peuple. Hommage au Dr. N. Joshi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Langues’O, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes villes des pays faiblement développés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Paulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les très grandes villes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNED, SEDES, 2000, 978-2718193359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: a new model for Indian industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadène, Mark Holmström. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decentralized Production in India: Industrial Districts, Flexible Specialization and Employment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, 1998, 9780761992585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement rural et changements sociaux en Inde : l'émergence des couches moyennes villageoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Auroi; Jean-Luc Maurer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tradition et modernisation des économies rurales: Asie-Amérique latine-Afrique. Mélanges en l'honneur de Gilbert Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial districts and integration of Indian space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene, Mark Holmström. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decentralized production in India. Industrial districts, flexible specialization and employment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, 1998, 9780761992585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Inde de la caste, une terre d'exclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Bailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d'exclusions, terres d'espérances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.40-51, 1997, 2-7178-3398-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranéité ou mondialisation ? Réflexions sur trois places montpelliéraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole d'architecture Languedoc-Roussillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace public dans la ville méditerranéenne : actes du colloque de Montpellier, 14-15-16 mars 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 volumes, Edition de l'Espérou, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Inde de la caste, une terre d'exclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Bailly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terres d'exclusions, terres d'espérances. Actes du Festival de Géographie de Saint-Dié 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Économica, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship, credit and territory : dynamics of business communities in Western India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6707,146 +6906,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webs of trade : dynamics of business communities in western India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHS ; Manohar, pp.9-22, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The part played by merchant castes in the contemporary Indian economy: the case of the Jains in a small town of Rajasthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene; Denis Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webs of trade. Entrepreneurship and merchant networks in Western India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manohar, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship, credit and territory : dynamics of business community in Western India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6866,197 +7065,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Cadene; Denis Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webs of trade. Entrepreneurship and merchant networks in Western India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manohar, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance industrielle et déséquilibres d'aménagement du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Durand-Dastes; Georges Mutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique du Nord Moyen-Orient Monde indien. Géographie Universelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin-Reclus, 1995, 2701116716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Durand-Dastes; Georges Mutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique du Nord Moyen-Orient Monde indien. Géographie Universelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin-Reclus, 1995, 2701116716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7066,167 +7265,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat non-réglementé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la géographie et de l'espace des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la géographie et de l'espace des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7236,117 +7435,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas national de Corée. Édition synthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongkun Yim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7356,180 +7555,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inde (Le territoire et les hommes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Durand-Dastès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7539,179 +7738,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux du secteur bois en Inde du Sud. Du local au global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dynamisme et isolement. La vie des cadres en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mani Coulibali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7721,165 +7920,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe de prospective sur l'avenir des espaces ruraux : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnoldo Bagnasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Bontron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre national de l'entrepreneuriat(CNE); Délégation Interministérielle à l'Aménagement du Territoire et à l'Attractivité Régionale (DATAR). 1992, 93 p., illustrations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8026,51 +8225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chiab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-78-417-2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault Chodankar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.302" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumortier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01380285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4933" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.199.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prades" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Luc Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ismail Chaieb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Madeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guizol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levania Santoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Uzair Fauzan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Holmstrom" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482719v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2j6xptn.7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50749-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Nath Vyas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bautes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293012v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meilhac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295413v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295464v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295404v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482730v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358311v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360907v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293709v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkun Yim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Coulibali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Bagnasco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bontron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepita Ould Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cad&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Chiab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-78-417-2023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Rault Chodankar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17830" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.302" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumortier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01380285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.2622" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4933" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.199.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prades" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Luc Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ismail Chaieb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Madeuf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588266v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Mfewou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02542695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293749v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guizol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levania Santoso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmad Uzair Fauzan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Holmstrom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2j6xptn.7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222932v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50749-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232457v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Nath Vyas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236421v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bautes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294501v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294509v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meilhac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295404v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358276v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360907v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongkun Yim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Coulibali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185161v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Bagnasco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Bontron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brun" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>